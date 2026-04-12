--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana ANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9418-6982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Mediterranean medieval dietary studies: Stable carbon and nitrogen isotope data of marine and catadromous fish from Provence (9th–14th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108016. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tour de l’Acapte (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.57-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and Management of Aquatic Resources in Fos-sur Mer, Provence, France (11th–14th century AD). Archaeoichthyological Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish’n Bones. Proceedings of the XXI Fish Remains Working Group International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna (2026), Austria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErghÖJh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Holzhausen Verlag GmbH, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le castrum de Fos : un lieu de traitement des ressources aquatiques durant le Moyen-Age (XIe - XVe siècles) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'étang et tant d'histoires.., cycle de conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Philippe Lagrue, Pôle société et Civilisation, Médiathèque intercommunale de Fos-sur-Mer, Aix-Marseille Métropole, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources aquatiques en Provence médiévale et moderne : Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LA3M, Séance des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée, Sep 2023, MMSH, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et consommation des ressources marines sur le pourtour méditerranéen français au Moyen Âge : apport des isotopes stables du carbone et de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge, 2e journée d’études d’actualité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Mureau; C. Puig; J. Ros; C. Vaschalde, Jun 2023, Aix-en-Provence, Maison Méditerranéenne des Sciences de l’Homme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges côtiers aux VIIIe-XIIe siècles et ressources littorales (aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Aux marges méditerranéennes de l'Europe médiévale : dynamiques d’occupation, échanges et paléoenvironnements côtiers (VIIIe-XIIe s.) », Première Journée d’Etudes SyLitMéd : Bilans historiographiques et questionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Constant, Anne Cloarec-Quillon, Apr 2023, MMSH, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 000 os sous la terre&amp;quot; : L'étude des restes de poisson au Moyen-Âge en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis du CAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre archéologique du Var, Mar 2023, Toulon, Médiathèque Chalucet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel et poissons dans la Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres salicornes de Méditerranée, journée franco-tunisienne d'étude sur le sel des deux rives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Èdouard de Laubrie, chargé de Collections et de Recherches, responsable du pôle « Agriculture &amp; Alimentation » Mucem; Katia Schörle, Aix-Marseille Université,CNRS, CCJ, Aix-en-Provence, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles du château d'Hyères (83), actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’archéologie du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département du Var, Mar 2022, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and management of marine resources in Fos sur Mer, Provence, France (11th to 14th century): initial archaeoichthyological results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, International Council for Archaeozoology (ICAZ), Fish Remains Working Group (FRWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfred Galik,; Astrid Pircher,; Gertrud Haidvogl, Vienna; Günther Karl Kunst,; Jürgen Kriwet,, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing Isotopes: The contribution of Icthyoarchaeology and ISotopic analyses in the study of the Iberian Medieval and Modern Age fisheries (6th/17th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohar Irit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA, FISH &amp; SUN. Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDRE Tatiana; MION Leïa, Oct 2021, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icht’isomed² : What can isotopes & archaeo-ichthyology tell us of marine fish aquisition in medieval Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea, Fish &amp; Sun : Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nasse au filet. Étude archeoichtyologique de la partie sommitale du château d’Hyères du IXe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqua ça sert ? L’archéoichtyologie, une discipline peu connue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Galathéa, Festival international des mondes marins d’Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Galathéa, Mar 2019, Hyères, Forum du Casino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'étude archeoichtyologique de la partie sommitale du château d’Hyères du IXe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers - Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Découvertes et Civilisation, Apr 2019, Médiathèque Jacques Duhamel, Sanary, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons dans l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Archéologie en Famille, : à table avec les archéologues", Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre archéologique du Var, Sep 2018, Toulon, Centre archéologique du Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée en cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville d'Hyères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.40, 2023, Collection Focus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcher en Provence au Moyen Âge (IXe-XVIe siècles). Premier regard sur la consommation de poissons du château d’Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Fos au Moyen-Âge : Matériel et sources d'une activité pluriséculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences archéologiques, Histoire d'étang et tant d'histoires..2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Fos-sur-Mer au Moyen-Âge. Témoignage des restes aquatiques d'un site : l'Habitat Mistral II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'étang et tant d'histoires.., cycle de conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'eau à la soupe&amp;quot;. Alimentation, gestion des ressources et paysages piscicoles en Provence du VIIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Prix concours de posters, "Parle-moi de ta thèse", 5e journée scientifique de l'école doctorale 355 Espaces, Cultures, Sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water to soup&amp;quot; Food, resource management and fish farming landscapes in Provence from the 7th to the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernst-Kirsten Prize, Coast(s) in Antiquity, 14th International Colloquium on the Historical Geography of Antiquity of the Ernst Kirsten Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Eichstätt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méditerranée en cuisine. Ustensiles et préparations à Hyères, de la période grecque à la fin du Moyen-Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 9 : étude archéoichtyologique du site de la place de l’Olivier à Marignane (13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mosaïques archéologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères, Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, LA3M UMR 7298 AMU-CNRS. 2021, 202 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères, Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, LA3M UMR 7298 AMU-CNRS. 2020, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [Almanarre 2018]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.), ARDAGNA (Y.). - L’abbaye cistercienne de Saint-Pierre de l’Almanarre, Hyères (83), fouille du cimetière des moniales, Rapport de fouille programmée, LA3M. 2018, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [château d'Hyères 2016]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.) (Dir), DEAL (C.), DENIZEAU (C.), avec les contributions de, ANDRÉ (T.), BEAUCOURT (C.), CHAZOTTES (M.-A.), MARITAUX (P.). - Le château d’Hyères, Hyères (83) : rapport de fouille programmée. Décembre 2016, Rapport de fouille programmée, LA3M. 2016, pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [château d'Hyères 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.) dir. - Le château d’Hyères, Hyères (83) : rapport de fouille programmée. Décembre 2015, Rapport de fouille programmée, LA3M. 2015, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02461995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana ANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9418-6982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Mediterranean medieval dietary studies: Stable carbon and nitrogen isotope data of marine and catadromous fish from Provence (9th–14th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108016. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tour de l’Acapte (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.57-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and Management of Aquatic Resources in Fos-sur Mer, Provence, France (11th–14th century AD). Archaeoichthyological Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish’n Bones. Proceedings of the XXI Fish Remains Working Group International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna (2026), Austria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErghÖJh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Holzhausen Verlag GmbH, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 000 os sous la terre&amp;quot; : L'étude des restes de poisson au Moyen-Âge en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis du CAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre archéologique du Var, Mar 2023, Toulon, Médiathèque Chalucet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et consommation des ressources marines sur le pourtour méditerranéen français au Moyen Âge : apport des isotopes stables du carbone et de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge, 2e journée d’études d’actualité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Mureau; C. Puig; J. Ros; C. Vaschalde, Jun 2023, Aix-en-Provence, Maison Méditerranéenne des Sciences de l’Homme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges côtiers aux VIIIe-XIIe siècles et ressources littorales (aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Aux marges méditerranéennes de l'Europe médiévale : dynamiques d’occupation, échanges et paléoenvironnements côtiers (VIIIe-XIIe s.) », Première Journée d’Etudes SyLitMéd : Bilans historiographiques et questionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Constant, Anne Cloarec-Quillon, Apr 2023, MMSH, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources aquatiques en Provence médiévale et moderne : Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LA3M, Séance des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée, Sep 2023, MMSH, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le castrum de Fos : un lieu de traitement des ressources aquatiques durant le Moyen-Age (XIe - XVe siècles) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'étang et tant d'histoires.., cycle de conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Philippe Lagrue, Pôle société et Civilisation, Médiathèque intercommunale de Fos-sur-Mer, Aix-Marseille Métropole, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel et poissons dans la Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres salicornes de Méditerranée, journée franco-tunisienne d'étude sur le sel des deux rives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Èdouard de Laubrie, chargé de Collections et de Recherches, responsable du pôle « Agriculture &amp; Alimentation » Mucem; Katia Schörle, Aix-Marseille Université,CNRS, CCJ, Aix-en-Provence, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles du château d'Hyères (83), actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’archéologie du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département du Var, Mar 2022, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and management of marine resources in Fos sur Mer, Provence, France (11th to 14th century): initial archaeoichthyological results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, International Council for Archaeozoology (ICAZ), Fish Remains Working Group (FRWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfred Galik,; Astrid Pircher,; Gertrud Haidvogl, Vienna; Günther Karl Kunst,; Jürgen Kriwet,, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing Isotopes: The contribution of Icthyoarchaeology and ISotopic analyses in the study of the Iberian Medieval and Modern Age fisheries (6th/17th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohar Irit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA, FISH &amp; SUN. Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDRE Tatiana; MION Leïa, Oct 2021, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icht’isomed² : What can isotopes & archaeo-ichthyology tell us of marine fish aquisition in medieval Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea, Fish &amp; Sun : Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nasse au filet. Étude archeoichtyologique de la partie sommitale du château d’Hyères du IXe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqua ça sert ? L’archéoichtyologie, une discipline peu connue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Galathéa, Festival international des mondes marins d’Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Galathéa, Mar 2019, Hyères, Forum du Casino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'étude archeoichtyologique de la partie sommitale du château d’Hyères du IXe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers - Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Découvertes et Civilisation, Apr 2019, Médiathèque Jacques Duhamel, Sanary, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons dans l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Archéologie en Famille, : à table avec les archéologues", Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre archéologique du Var, Sep 2018, Toulon, Centre archéologique du Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée en cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville d'Hyères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.40, 2023, Collection Focus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcher en Provence au Moyen Âge (IXe-XVIe siècles). Premier regard sur la consommation de poissons du château d’Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Fos-sur-Mer au Moyen-Âge. Témoignage des restes aquatiques d'un site : l'Habitat Mistral II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'étang et tant d'histoires.., cycle de conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Fos au Moyen-Âge : Matériel et sources d'une activité pluriséculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences archéologiques, Histoire d'étang et tant d'histoires..2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'eau à la soupe&amp;quot;. Alimentation, gestion des ressources et paysages piscicoles en Provence du VIIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Prix concours de posters, "Parle-moi de ta thèse", 5e journée scientifique de l'école doctorale 355 Espaces, Cultures, Sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water to soup&amp;quot; Food, resource management and fish farming landscapes in Provence from the 7th to the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernst-Kirsten Prize, Coast(s) in Antiquity, 14th International Colloquium on the Historical Geography of Antiquity of the Ernst Kirsten Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Eichstätt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méditerranée en cuisine. Ustensiles et préparations à Hyères, de la période grecque à la fin du Moyen-Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 9 : étude archéoichtyologique du site de la place de l’Olivier à Marignane (13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mosaïques archéologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères, Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, LA3M UMR 7298 AMU-CNRS. 2021, 202 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères, Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, LA3M UMR 7298 AMU-CNRS. 2020, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [Almanarre 2018]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.), ARDAGNA (Y.). - L’abbaye cistercienne de Saint-Pierre de l’Almanarre, Hyères (83), fouille du cimetière des moniales, Rapport de fouille programmée, LA3M. 2018, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [château d'Hyères 2016]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.) (Dir), DEAL (C.), DENIZEAU (C.), avec les contributions de, ANDRÉ (T.), BEAUCOURT (C.), CHAZOTTES (M.-A.), MARITAUX (P.). - Le château d’Hyères, Hyères (83) : rapport de fouille programmée. Décembre 2016, Rapport de fouille programmée, LA3M. 2016, pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [château d'Hyères 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.) dir. - Le château d’Hyères, Hyères (83) : rapport de fouille programmée. Décembre 2015, Rapport de fouille programmée, LA3M. 2015, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02461995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96AAC573"/>
+    <w:nsid w:val="0A314F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-tatiana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-6982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales Muniz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127010v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Irit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llorente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451061v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-tatiana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-6982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales Muniz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Irit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llorente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451061v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>