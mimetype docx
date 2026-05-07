--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana ANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9418-6982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Mediterranean medieval dietary studies: Stable carbon and nitrogen isotope data of marine and catadromous fish from Provence (9th–14th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108016. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tour de l’Acapte (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.57-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and Management of Aquatic Resources in Fos-sur Mer, Provence, France (11th–14th century AD). Archaeoichthyological Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish’n Bones. Proceedings of the XXI Fish Remains Working Group International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna (2026), Austria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErghÖJh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Holzhausen Verlag GmbH, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 000 os sous la terre&amp;quot; : L'étude des restes de poisson au Moyen-Âge en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis du CAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre archéologique du Var, Mar 2023, Toulon, Médiathèque Chalucet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et consommation des ressources marines sur le pourtour méditerranéen français au Moyen Âge : apport des isotopes stables du carbone et de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge, 2e journée d’études d’actualité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Mureau; C. Puig; J. Ros; C. Vaschalde, Jun 2023, Aix-en-Provence, Maison Méditerranéenne des Sciences de l’Homme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges côtiers aux VIIIe-XIIe siècles et ressources littorales (aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Aux marges méditerranéennes de l'Europe médiévale : dynamiques d’occupation, échanges et paléoenvironnements côtiers (VIIIe-XIIe s.) », Première Journée d’Etudes SyLitMéd : Bilans historiographiques et questionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Constant, Anne Cloarec-Quillon, Apr 2023, MMSH, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources aquatiques en Provence médiévale et moderne : Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LA3M, Séance des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée, Sep 2023, MMSH, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le castrum de Fos : un lieu de traitement des ressources aquatiques durant le Moyen-Age (XIe - XVe siècles) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'étang et tant d'histoires.., cycle de conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Philippe Lagrue, Pôle société et Civilisation, Médiathèque intercommunale de Fos-sur-Mer, Aix-Marseille Métropole, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel et poissons dans la Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres salicornes de Méditerranée, journée franco-tunisienne d'étude sur le sel des deux rives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Èdouard de Laubrie, chargé de Collections et de Recherches, responsable du pôle « Agriculture &amp; Alimentation » Mucem; Katia Schörle, Aix-Marseille Université,CNRS, CCJ, Aix-en-Provence, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles du château d'Hyères (83), actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’archéologie du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département du Var, Mar 2022, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and management of marine resources in Fos sur Mer, Provence, France (11th to 14th century): initial archaeoichthyological results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, International Council for Archaeozoology (ICAZ), Fish Remains Working Group (FRWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfred Galik,; Astrid Pircher,; Gertrud Haidvogl, Vienna; Günther Karl Kunst,; Jürgen Kriwet,, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing Isotopes: The contribution of Icthyoarchaeology and ISotopic analyses in the study of the Iberian Medieval and Modern Age fisheries (6th/17th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohar Irit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA, FISH &amp; SUN. Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDRE Tatiana; MION Leïa, Oct 2021, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icht’isomed² : What can isotopes & archaeo-ichthyology tell us of marine fish aquisition in medieval Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea, Fish &amp; Sun : Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nasse au filet. Étude archeoichtyologique de la partie sommitale du château d’Hyères du IXe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqua ça sert ? L’archéoichtyologie, une discipline peu connue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Galathéa, Festival international des mondes marins d’Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Galathéa, Mar 2019, Hyères, Forum du Casino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'étude archeoichtyologique de la partie sommitale du château d’Hyères du IXe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers - Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Découvertes et Civilisation, Apr 2019, Médiathèque Jacques Duhamel, Sanary, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons dans l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Archéologie en Famille, : à table avec les archéologues", Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre archéologique du Var, Sep 2018, Toulon, Centre archéologique du Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée en cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville d'Hyères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.40, 2023, Collection Focus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcher en Provence au Moyen Âge (IXe-XVIe siècles). Premier regard sur la consommation de poissons du château d’Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Fos-sur-Mer au Moyen-Âge. Témoignage des restes aquatiques d'un site : l'Habitat Mistral II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'étang et tant d'histoires.., cycle de conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Fos au Moyen-Âge : Matériel et sources d'une activité pluriséculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences archéologiques, Histoire d'étang et tant d'histoires..2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'eau à la soupe&amp;quot;. Alimentation, gestion des ressources et paysages piscicoles en Provence du VIIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Prix concours de posters, "Parle-moi de ta thèse", 5e journée scientifique de l'école doctorale 355 Espaces, Cultures, Sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water to soup&amp;quot; Food, resource management and fish farming landscapes in Provence from the 7th to the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernst-Kirsten Prize, Coast(s) in Antiquity, 14th International Colloquium on the Historical Geography of Antiquity of the Ernst Kirsten Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Eichstätt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méditerranée en cuisine. Ustensiles et préparations à Hyères, de la période grecque à la fin du Moyen-Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 9 : étude archéoichtyologique du site de la place de l’Olivier à Marignane (13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mosaïques archéologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères, Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, LA3M UMR 7298 AMU-CNRS. 2021, 202 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères, Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, LA3M UMR 7298 AMU-CNRS. 2020, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [Almanarre 2018]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.), ARDAGNA (Y.). - L’abbaye cistercienne de Saint-Pierre de l’Almanarre, Hyères (83), fouille du cimetière des moniales, Rapport de fouille programmée, LA3M. 2018, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [château d'Hyères 2016]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.) (Dir), DEAL (C.), DENIZEAU (C.), avec les contributions de, ANDRÉ (T.), BEAUCOURT (C.), CHAZOTTES (M.-A.), MARITAUX (P.). - Le château d’Hyères, Hyères (83) : rapport de fouille programmée. Décembre 2016, Rapport de fouille programmée, LA3M. 2016, pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [château d'Hyères 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.) dir. - Le château d’Hyères, Hyères (83) : rapport de fouille programmée. Décembre 2015, Rapport de fouille programmée, LA3M. 2015, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02461995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Tatiana ANDRE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-tatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9418-6982</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Mediterranean medieval dietary studies: Stable carbon and nitrogen isotope data of marine and catadromous fish from Provence (9th–14th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales Muniz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41, pp.108016. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2022.108016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tour de l’Acapte (Var)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maggiori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin archéologique de Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41, pp.57-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03163876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and Management of Aquatic Resources in Fos-sur Mer, Provence, France (11th–14th century AD). Archaeoichthyological Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish’n Bones. Proceedings of the XXI Fish Remains Working Group International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Vienna (2026), Austria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ErghÖJh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, Holzhausen Verlag GmbH, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le castrum de Fos : un lieu de traitement des ressources aquatiques durant le Moyen-Age (XIe - XVe siècles) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'étang et tant d'histoires.., cycle de conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Philippe Lagrue, Pôle société et Civilisation, Médiathèque intercommunale de Fos-sur-Mer, Aix-Marseille Métropole, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation des ressources aquatiques en Provence médiévale et moderne : Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche du LA3M, Séance des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée, Sep 2023, MMSH, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20 000 os sous la terre&amp;quot; : L'étude des restes de poisson au Moyen-Âge en Provence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis du CAV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre archéologique du Var, Mar 2023, Toulon, Médiathèque Chalucet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et consommation des ressources marines sur le pourtour méditerranéen français au Moyen Âge : apport des isotopes stables du carbone et de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consommer et produire dans le monde rural du Midi de la France au Moyen Âge, 2e journée d’études d’actualité de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Mureau; C. Puig; J. Ros; C. Vaschalde, Jun 2023, Aix-en-Provence, Maison Méditerranéenne des Sciences de l’Homme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges côtiers aux VIIIe-XIIe siècles et ressources littorales (aquatiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Aux marges méditerranéennes de l'Europe médiévale : dynamiques d’occupation, échanges et paléoenvironnements côtiers (VIIIe-XIIe s.) », Première Journée d’Etudes SyLitMéd : Bilans historiographiques et questionnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Constant, Anne Cloarec-Quillon, Apr 2023, MMSH, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sel et poissons dans la Provence médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres salicornes de Méditerranée, journée franco-tunisienne d'étude sur le sel des deux rives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Èdouard de Laubrie, chargé de Collections et de Recherches, responsable du pôle « Agriculture &amp; Alimentation » Mucem; Katia Schörle, Aix-Marseille Université,CNRS, CCJ, Aix-en-Provence, Nov 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and management of marine resources in Fos sur Mer, Provence, France (11th to 14th century): initial archaeoichthyological results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, International Council for Archaeozoology (ICAZ), Fish Remains Working Group (FRWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alfred Galik,; Astrid Pircher,; Gertrud Haidvogl, Vienna; Günther Karl Kunst,; Jürgen Kriwet,, Aug 2022, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles du château d'Hyères (83), actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’archéologie du Var</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département du Var, Mar 2022, Saint-Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing Isotopes: The contribution of Icthyoarchaeology and ISotopic analyses in the study of the Iberian Medieval and Modern Age fisheries (6th/17th CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohar Irit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fernández Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEA, FISH &amp; SUN. Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANDRE Tatiana; MION Leïa, Oct 2021, Maison Méditerranéenne des Sciences de l'Homme, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icht’isomed² : What can isotopes & archaeo-ichthyology tell us of marine fish aquisition in medieval Provence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïa Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Llorente Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Morales-Muñiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eufrasia Roselló-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea, Fish &amp; Sun : Archaeological &amp; isotopic approach of aquatic resources acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tatiana André; Leïa Mion, Oct 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nasse au filet. Étude archeoichtyologique de la partie sommitale du château d’Hyères du IXe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boire et manger en Provence (Xe-XXe siècles) : Étude archéologique et historique de la consommation alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LA3M, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03166578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqua ça sert ? L’archéoichtyologie, une discipline peu connue.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Galathéa, Festival international des mondes marins d’Hyères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Galathéa, Mar 2019, Hyères, Forum du Casino, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats de l'étude archeoichtyologique de la partie sommitale du château d’Hyères du IXe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers - Conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Découvertes et Civilisation, Apr 2019, Médiathèque Jacques Duhamel, Sanary, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons dans l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Archéologie en Famille, : à table avec les archéologues", Journées européennes du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre archéologique du Var, Sep 2018, Toulon, Centre archéologique du Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée en cuisine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Bresciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville d'Hyères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.40, 2023, Collection Focus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêcher en Provence au Moyen Âge (IXe-XVIe siècles). Premier regard sur la consommation de poissons du château d’Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Astrid Chazottes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque "Boire et manger en Provence (Xe-XXe siècle) : Études archéologique et historique de la consommation alimentaire", LA3M, Aix-en-Provence, 6-7 octobre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Fos au Moyen-Âge : Matériel et sources d'une activité pluriséculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cycle de conférences archéologiques, Histoire d'étang et tant d'histoires..2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pêche à Fos-sur-Mer au Moyen-Âge. Témoignage des restes aquatiques d'un site : l'Habitat Mistral II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire d'étang et tant d'histoires.., cycle de conférences archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Fos-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'eau à la soupe&amp;quot;. Alimentation, gestion des ressources et paysages piscicoles en Provence du VIIe au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Prix concours de posters, "Parle-moi de ta thèse", 5e journée scientifique de l'école doctorale 355 Espaces, Cultures, Sociétés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From water to soup&amp;quot; Food, resource management and fish farming landscapes in Provence from the 7th to the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ernst-Kirsten Prize, Coast(s) in Antiquity, 14th International Colloquium on the Historical Geography of Antiquity of the Ernst Kirsten Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Eichstätt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moyen-Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méditerranée en cuisine. Ustensiles et préparations à Hyères, de la période grecque à la fin du Moyen-Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leguilloux Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LA3M - UMR7298 AMU-CNRS, SRA PACA. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 9 : étude archéoichtyologique du site de la place de l’Olivier à Marignane (13)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mosaïques archéologie. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères, Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, LA3M UMR 7298 AMU-CNRS. 2021, 202 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le château d'Hyères, Hyères (83)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Denizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Cenzon Cenzon-Salvayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération, LA3M UMR 7298 AMU-CNRS. 2020, pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [Almanarre 2018]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.), ARDAGNA (Y.). - L’abbaye cistercienne de Saint-Pierre de l’Almanarre, Hyères (83), fouille du cimetière des moniales, Rapport de fouille programmée, LA3M. 2018, pp.48-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [château d'Hyères 2016]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.) (Dir), DEAL (C.), DENIZEAU (C.), avec les contributions de, ANDRÉ (T.), BEAUCOURT (C.), CHAZOTTES (M.-A.), MARITAUX (P.). - Le château d’Hyères, Hyères (83) : rapport de fouille programmée. Décembre 2016, Rapport de fouille programmée, LA3M. 2016, pp.105-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02462000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire du mobilier [château d'Hyères 2015]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] In : OLLIVIER (D.) dir. - Le château d’Hyères, Hyères (83) : rapport de fouille programmée. Décembre 2015, Rapport de fouille programmée, LA3M. 2015, pp.75-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02461995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A314F9C"/>
+    <w:nsid w:val="405F1F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-tatiana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-6982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales Muniz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127010v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127123v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Irit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llorente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451061v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-tatiana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9418-6982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603840v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Andr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sternberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales Muniz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163876v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouvier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ardagna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maggiori" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127123v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944602v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Morales-Mu&#241;iz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohar Irit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Llorente Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fern&#225;ndez Rodriguez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376745v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eufrasia Rosell&#243;-Izquierdo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166578v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127174v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bresciani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leguilloux Martine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://indd.adobe.com/view/fa2de0df-8f61-4373-8f7e-7ad6d270b8c2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451061v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129259v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129347v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376366v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215432v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323295v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Serra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323283v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462005v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02462000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02461995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>