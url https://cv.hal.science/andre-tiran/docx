--- v0 (2026-03-23)
+++ v1 (2026-05-14)
@@ -1429,165 +1429,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes biographiques sur Jean-Baptiste Say</w:t>
+                <w:t xml:space="preserve">De l'Angleterre et des Anglais : l'expertise de Jean-Baptiste Say de l'industrie anglaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 45, pp.171-215</w:t>
+              <w:t xml:space="preserve">, 2014, 45, pp.77-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01058997v1</w:t>
+                <w:t xml:space="preserve">halshs-01058994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'Angleterre et des Anglais : l'expertise de Jean-Baptiste Say de l'industrie anglaise</w:t>
+                <w:t xml:space="preserve">Notes biographiques sur Jean-Baptiste Say</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 45, pp.77-96</w:t>
+              <w:t xml:space="preserve">, 2014, 45, pp.171-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01058994v1</w:t>
+                <w:t xml:space="preserve">halshs-01058997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt immédiat et vanité : vers un individualisme responsable et organisateur</w:t>
               </w:r>
@@ -7033,51 +7033,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="488AB833"/>
+    <w:nsid w:val="85195267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7264,51 +7264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-tiran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032603177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pisanelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tiran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/7956" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvan-Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arnsperger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.057.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/6477" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/6028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202106301008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/4261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i11211156a33n1p25" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.2075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPE2017-001004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.050.0211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06124-3.p.0099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.057.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cyprien Fr&#233;d&#233;ric Tiran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Say" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18623-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/say-jean-baptiste-oeuvres-completes-volume-viii-oeuvres-litteraires.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16027-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre. Potier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/say-jean-baptiste-oeuvres-completes-volume-vii-notes-et-pieces-diverses.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16030-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-catechisme-d-economie-politique-et-opuscules-divers-oeuvres-completes-tome-iii-say-jean-baptis-c2x32211383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Davanzati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lecon-sur-les-monnaies-suivi-de-notice-sur-le-change.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09744-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-10399-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15738" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Fisher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09529-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keynes John Maynard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/comment-financer-la-guerre-un-plan-pour-le-chancelier-de-l-echiquier.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carnino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07227-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06464-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Verri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3782-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briozzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16940-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09060-1.p.0159" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0299" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94039-7_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07227-0.p.0015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassaigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07227-0.p.0057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995316v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117860v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00117636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y9da5svsh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.acx35epqy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800803v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.va7qnnhu7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.phh5qmaw9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re L. Szostak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-tiran" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6531-0665" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032603177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article245" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Pisanelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tiran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/7956" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641674v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvan-Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Servet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arnsperger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Morvant-Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.057.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714408v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/6477" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.18679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351524v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/6028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325950v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202106301008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/4261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364505v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i11211156a33n1p25" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.2075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SPE2017-001004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutillier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.050.0211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377181v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06124-3.p.0099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058997v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00716457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413176v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Potier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.057.0055" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265225v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120726v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cyprien Fr&#233;d&#233;ric Tiran" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117737v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542991v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Say" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steiner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18623-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633726v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Blanc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/say-jean-baptiste-oeuvres-completes-volume-viii-oeuvres-litteraires.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16027-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jacoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre. Potier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/say-jean-baptiste-oeuvres-completes-volume-vii-notes-et-pieces-diverses.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16030-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-catechisme-d-economie-politique-et-opuscules-divers-oeuvres-completes-tome-iii-say-jean-baptis-c2x32211383" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Davanzati" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/lecon-sur-les-monnaies-suivi-de-notice-sur-le-change.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09744-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021139v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/ISBN.978-2-406-10399-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169725v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Uzunidis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b15738" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irving Fisher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09529-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934223v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keynes John Maynard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/comment-financer-la-guerre-un-plan-pour-le-chancelier-de-l-echiquier.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997800v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carnino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07227-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491615v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06464-0" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Verri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3782-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600357v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Briozzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16940-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486411v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mouchot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09060-1.p.0159" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794315v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08114-2.p.0299" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905286v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94039-7_11" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997822v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07227-0.p.0015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997821v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cassaigne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07227-0.p.0057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794343v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491619v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491617v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491620v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491618v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377168v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163158v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995316v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00995311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492127v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01007690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117968v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117860v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00117799v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132278v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00117636v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112294v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y9da5svsh" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.acx35epqy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800803v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.va7qnnhu7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.phh5qmaw9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re L. Szostak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00421452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01058991v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>