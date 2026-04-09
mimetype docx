--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Tricot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de psychologie cognitive</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4005-7338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050726129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 6 septembre 1966 à Clermont l’Hérault, marié, 5 enfantsWeb </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/andretricot1/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 	Université Paul Valéry Montpellier 3 - UFR 5Faculté des sciences du sujet et de la société	</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Psychologie Epsylon EA 4556Route de Mende - 34199 Montpellier cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professeur de psychologie cognitive (Classe Ex. 2) Université Paul Valéry Montpellier 3 (2019-)Professeur de psychologie à l’ESPE de Toulouse, anciennement IUFM Midi-Pyrénées (2005-19)Visiting professor (2011-12) et Invited professor (2017), University of New South Wales, Sydney. Professeur invité à l’université de Louvain la Neuve (2022)Maître de conférences à l’IUFM de Bretagne (1997-00), puis à l’IUFM Midi-Pyrénées (2000-05)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de l’Australian Research Council, FNRS (Suisse), FRS (Belgique), AERES, ANR, CNRS, MESR, RIAM, OCDE, Commission Européenne …Conseil, collaborations : Airbus, Thales, Ariane, Air France, Orange, PSA, Nathan, Éditions MilanDirecteur de collection chez Retz (collection « mythes et réalités en éducation ») depuis 2016Membre du comité de lecture de 14 revues : Educational Psychology Review, Educational and Developmental Psychologist, Psychologie Française, Le Travail Humain, Éducation & Didactique, etc.Expertises régulières pour 40 revues nationales ou internationalesExpert auprès de ministères : éducation nationale, travail, agriculture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Thèmes : apprentissages et recherche d’informations ; documents numériques ; difficultés d’apprentissage ; ingénierie pédagogique ; théorie de la charge cognitive ; ergonomie des IHM31 ouvrages, ouvrages collectifs et numéros spéciaux ; 39 chapitres dans des ouvrages collectifs94 articles dans des revues à comité de lecture ; 67 articles dans des revues de vulgarisation143 communications dans des colloques à comité scientifique ; 420 communications invitées37 contrats de recherche dont 24 comme responsable (136 K€ / contrat en moyenne)36 (co)directions de thèses et HDR (33 soutenues, 3 en cours) ; membre du jury de 132 thèses et 35 HDR« Distinguished Speaker » Association for Computing Machinery (2017-20); PEDR / PES depuis 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du Centre National d'Étude des Systèmes Scolaires – Cnesco, Cnam (2022 - )Responsable scientifique de l'axe « Cognition, Comportements, Langage », ANR (2021-22)Coordonnateur du groupe d’élaboration des propositions de programme du Cycle 2, MEN (2014-15)Président du jury de la conférence de consensus sur le redoublement, Cnesco (2014-15)Responsable d’axe puis directeur du Laboratoire Travail & Cognition, CLLE CNRS (2009-17)Co-Créateur des masters Psychologie des Apprentissages Scolaires (2021- ), Conseil et Ingénierie pour l’Enseignement Supérieur (2015-19), Enseignement & Formation en Documentation (2010-12)Membre élu (suppléant) du CNU 16ème section (2016-19) ; quelques expertises externes depuisCréateur et directeur de la SFR « Apprentissages, Enseignement, Formation », Toulouse (2013-15)Membre de la direction ESPE Toulouse, chargé de la recherche, innovation, évaluation (2012-15)Créateur et directeur de l’ERT 34 Hypermédias & Apprentissages (2002-06)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et titres universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HDR en Psychologie, Université de Toulouse le Mirail (Décembre 2003)DEA et Doctorat en Psychologie Cognitive, directeur Claude Bastien (Janvier 1995) CREPCO - CNRS et Université de Provence, Allocataire Moniteur 1991-94DESS Nouvelles Technologies Information Communication (Juin 1989), Université Aix Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Movement to Learning: Leveraging VR Behavioral Metrics to Evaluate Cognitive Load and Curiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.103751. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2026.103751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory: Emerging Trends and Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ouwehand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Paas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.458. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci15040458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of immersive technologies for education: effects of cognitive load and curiosity state on learning performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.5-41. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906797v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should We Use Educational Robots to Introduce Students to Computational Thinking? Insights From Two Experimental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.70074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing the drawing hand of the teacher in an anatomy video lecture—Effect on the student's learning, motivation, and cognitive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Besseyrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomical Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ase.70156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’acquisition de la pensée informatique : conception et validation de deux instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.101116. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2025.101116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales à l’école : éléments de comparaisons internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N ° 69-70 (1), pp.56-57. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/apdem.069.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Some People Generally More Creative Than Others? A Systematic Review of Fifty Years’ Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.99. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09926-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 183 (3), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.183.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le temps pour écrire à la performance en frappe au clavier. Une aide aux expérimentations sur les tâches impliquant l’écriture au clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (1), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.241.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning More Efficiently with Primary Knowledge Despite Extraneous Cognitive Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Psychology: an International Journal of Evolutionary Approaches to Psychology and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14747049241252694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert but Not Persuasive: Middle School Students’ Consideration of Source in the Processing of Conflicting Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.285-321. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2022.2159616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances scolaires des élèves de Segpa sont-elles liées aux croyances qu'ils ont sur eux-mêmes ? Ou aux croyances d'autrui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of students’ prior attitude on the processing of conflicting videos: a comparison between middle-school and undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (38), pp.519-544. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-022-00634-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do graphic and textual interactive content organizers have the same impact on hypertext processing and learning outcome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.433-465. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12528-022-09328-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Primary Knowledge in Unpopular Statistics Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-022-09699-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on enseigner et apprendre des méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 577, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « La Flexibilité cognitive », ouvrage coordonné par Evelyne Clément.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/3 (577), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary vs. secondary knowledge contents in reasoning: Motivated and efficient vs. overburdened</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227, pp.103610. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing cognitive load during video lectures in physiology with eye movements modeling and pauses: a randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lockman Aalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physiology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/advan.00185.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue. Learning with information technologies: New opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 121 (4), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.214.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of a training program for in-service primary teachers on inquiry-based science teaching: impact on students/impact on teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude didactique de l’impact d’un dispositif de formation continue à un enseignement des sciences fondé sur l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 169 (1), pp.169-184. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.169.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler connaissances en psychologie cognitive et ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 25 (1), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.025.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantages of listening to academic content in a second language may be outweighed by disadvantages: A cognitive load theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte la mémoire de travail lors de la conception de situations d’apprentissage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.217-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les enseignants (n') utilisent (pas) les outils numériques en classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie &amp; Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 578, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique permet-il des apprentissages scolaires moins contraints ? Une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 45 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.045.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do learners declining to seek help conform to rational principles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Miranda Lery Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.87-117. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546783.2019.1577756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se faire un film » ou réaliser un film avant de rédiger un texte. Deux expériences en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Galissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.295-312. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.203.0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de vidéos académiques en ligne : le cas du musée virtuel Criminocorpus.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.179-196. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.11001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sens inné du nombre ? Une revue des différentes tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 570 (6), pp.297-310. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.570.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Claude Bastien (1937-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vivicorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Viviés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro561 (3), pp.229. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.561.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Primary Knowledge: an Efficient Way To Motivate Students and Promote the Learning of Formal Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.915-938. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-019-09482-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing flipped classroom that used a context aware mobile learning system into learning process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Mahnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Benmesbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (12), pp.1531-1553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la tâche de recherche et de consultation de vidéos dans un dispositif audiovisuel académique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary knowledge enhances performance and motivation in reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory and Time Considerations: Using the Time-Based Resource Sharing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-018-9438-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (11), https://firstmonday.org/ojs/index.php/fm/article/view/7108/6555. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v22i111.7108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01916535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation orale de textes narratifs améliore-t-elle la compréhension d’élèves dyslexiques de CM2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement personnalisé : rupture ou continuité entre pratiques d'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configured-groups hypothesis: fast comparison of exact large quantities without counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravete Miravète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.447 - 459. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-017-0826-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How may multimedia and hypertext documents support deep processing for learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (3), pp.209 - 221. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique modifie-t-il le métier d'élève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rafenomanjato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes spécifiques des apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social web and Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning subject content through a foreign language should not ignore human cognitive architecture: A cognitive load theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.69 - 79. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2017.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans les apprentissages symboliques : apports des théories de la cognition incarnée et de la charge cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.219-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles connaissances de la langue orale est-il nécessaire d’enseigner ? Une contribution évolutionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.75 - 94. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dse.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cécité aux connaissances spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages scolaires et non scolaires avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation théorie-pratique en éducation musicale Apports de la psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tripier-Mondancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maizières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expérience esthétique et culture scolaire : quelles alliances possibles au service du développement global d’un enfant ?, 56, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychologiques qui ont un effet sur la réussite des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia USP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réussite et échec en langues de spécialité, XXIV (2), </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pom Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaï Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de gestion de contextes métiers pour l'accès à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d’élèves, activité d’enseignants en éducation scientifique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information search activity: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.49-62. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Leading Groups of Learners to Make Their Shared Problem-Solving Organization Explicit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.199-212. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans l'acquisition de l'orthographe : dictée vs copie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (118), pp.280-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre des documents non-linéaires : quelles ressources apportées par les connaissances antérieures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (02), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503311002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between prior knowledge and concept-map structure on hypertext comprehension, coherence of reading orders and disorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior knowledge in learning from a non-linear electronic document: Disorientation and coherence of the reading sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of prior knowledge and concept-map structure on disorientation, cognitive load, and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara van Gog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Paas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (5), pp.376-386. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2009.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs peuvent influencer l'engagement dans une formation à distance ? Etude exploratoire auprès des prescripteurs de formation en milieu industriel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en psychologie ergonomique : introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (2), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ergonomique de la conception d'un dispositif de formation à distance utilisant les TIC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plegat-Soutjis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ergonomique de la conception d'un dispositif de formation à distance utilisant les TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Plégat-Soutjis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateurs et apprentissages. Qu'apporte le multimédia aux apprentissages ? Un bref état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres ouvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoir-faire les utilisateurs réguliers du web acquièrent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (1-2), pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la cybernétique et de la communication sur la psychiatrie : quel est le rôle de Paul Watzlawick ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge cognitive et apprentissage. Une présentation des travaux de John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.37-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'utilisation d'hypermédias : intérêts et limites des variables de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de l'information dans un hypertexte : vers un modèle des processus cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, hors série, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique &amp;quot;hypertextes et hypermédias&amp;quot; 1945-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Informatique Approfondie et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : la charge mentale, &amp;quot;vertu dorminitive&amp;quot; ou concept opérationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, La charge mentale, 41 (4), pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repères sur l'évolution de l'étude du raisonnement en psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Apprendre à raisonner ?, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quels types d'apprentissages les logiciels hypermédia peuvent-ils être utiles ? Un point sur la question en 1994.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quels types d'apprentissages les logiciels hypermédia peuvent-ils être utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving transfer of problem-solving skills through worked-examples and analogy? A 5th grade classroom study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Ginns, Nov 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can teaching reading comprehension foster pupils’ cognitive and affective empathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR Thirty-Second Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETY FOR THE SCIENTIFIC STUDY OF READING (SSSR), Jul 2024, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three different approaches to teach programming and computational thinking in 5th grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th Annual JURE Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a literacy intervention on theory of mind and empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of teacher’s hand in anatomical distance learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Besseyrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t we need two control groups in large Randomized Controlled Trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 - "Education as a Hope in Uncertain Times"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we teach transferable knowledge? An adversarial collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Tricot, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Sébastien Vayre; Arnaud Halloy; Gérald Gaglio; Manuel Boutet; Lise Arena; Marc Relieu; Pierre Therouanne; Isabelle Milhabet, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Gvozdic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLTC 2022 14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is working memory resource depletion effect observable with a dictation task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dada-Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Grossbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-regulated Learning in BL: Exploring Learners’ Tactics and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Pérez-Sanagustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth European Conference on Technology Enhanced Learning ECTEL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.407-420, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working memory resource depletion effect in a reading aloud task performed by students with dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dada-Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype threat and working memory resource depletion effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation effect and eye movement modelling examples in learning renal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lockman Aalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée informatique et activités de programmation : quels outils pour enseigner et évaluer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Fribourg, Suisse. pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert but not persuasive: do students consider source when processing conflicting videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2021 - Symposium  “YouTube in the classroom and beyond: Comprehension and evaluation of online videos on science topics”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and spelling performance in a word dictation task: Contributions of the TBRS model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNE-MENJS, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivate learners and promote formal logic learning through primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial Conference of European Association for Research on Learning and Instruction (EARLI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are cognitive load theory and desirable difficulties two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning more efficiently with primary knowledge despite cognitive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’expertise n’est pas persuasive : étude sur une controverse socio-scientifique présentée en vidéo à des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Psychologie sociale de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using primary knowledge in unpopular statistical exercises to promote performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer l’approche évolutive pour comprendre le traitement des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie, Psychologie, Santé et Société : de la théorie aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les connaissances primaires : une façon efficace de motiver les apprenants et de favoriser leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating pre-adolescents' beliefs about organic food: the impact of contradictory arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Floch-Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 26 conférence - Inquiry Learning, Argumentation, Reasoning and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jerusalem (Israel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary vs. secondary knowledge as a way to present logical problem solving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Cognitive Load Theory Conference (ICLTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of a situation awareness training module in initial pilot training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary domain-general knowledge vs. secondary domain-specific knowledge: Is there a link between the two of them, in logical reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des objectifs de consultation des usagers dans un dispositif audiovisuel dédié à l'Enseignement supérieur et à la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pratiques Sociales et Apprentissages/EXPERICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de l'extra-éducatif dans les dispositifs de e-formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the cognitive load theory to improve dyslexic students’ reading comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Cognitive load theory conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fort Collins, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de gestion de contextes métiers pour l'accès à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle marge de manoeuvre faut-il laisser aux utilisateurs d'animations 3D techniques en maintenance aéronautique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the flight task around different types of aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aerospace (HCI-Aero)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressemblance a encore frappé ! Effets de l'iconicité sur des tâches d'apprentissage en maintenance aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimanana Zafiharimalala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressemblance a encore frappé ! Effets de l'iconicité sur des tâches d'apprentissage en maintenance aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimanana Zafiharimalala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Learners' Self-organization: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2010: 10th International Conference on Intelligent Tutoring Systems : Bridges to Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pittsburg, United States. pp.123-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moteurs de recherche par les jeunes : Impact des connaissances du domaine et des connaissances procédurales sur les stratégies d'exploration visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International TICE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Coding Scheme to Analyze Students' Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Learners' Organization in Collective Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2008, Maastricht, LNCS 5192</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, pp.290--303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Learners' Self-Organization in terms of Co-Construction, Co-Operation and Co-Ordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.743--745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échanges et du scénario de communication sur un forum d'accompagnement à distance de l'entrée dans le métier des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Charrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ChatCom : Étude des usages de différents claviers logiciels dans une tâche de saisie via Internet par des personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ére Conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps (ASSISTH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT : Institut de Recherche en Informatique de Toulouse, Nov 2007, Toulouse, France. pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité, utilisabilité, acceptabilité : interpréter les relations entre trois dimensions de l'évaluation des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Plégat-Soutjis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du travail de l'Équipe de Recherche Technologique ERTe 34, Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres définitoires d’un document multimédia utilisé dans l’enseignement-apprentissage d’une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grandaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Compréhension et hypermédia, Approches cognitives, communicationnelles et sémiotiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques documentaires : la construction des savoirs et les démarches d'apprentissage des élèves. Quelles compétences développer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques documentaires des établissements scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-utilisation d'un instrument, effet négatif d'une compétence instrumentale ? L'exemple des compétences à naviguer sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages éducatifs des technologies de l'information et de la communication :quelles nouvelles compétences pour les enseignants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre formel pour interpréter les liens entre utilisabilité et utilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo-IHM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de quelques compétences TIC au cours de la seconde année d'IUFM. Analyse de deux cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions d'aides en fonction des types d'apprentissages dans des environnements hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierre-Demarcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'hypermédias pour l'apprentissage : structurer des connaissances rationnellement ou fonctionnellement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France. pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hypermédias pour quoi faire ? l'apport des modèles de tâches à la conception d'hypermédias pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie cognitive des systèmes hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective Recherches pour l'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Toulouse, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de navigation et stratégies d'apprentissage : pour l'approche expérimentale d'un problème cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France. pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational robotics for learning programming: too high a cognitive load for 5th grade students?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Cognitive Load Theory Conference: ICLTC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidney, Australia. Unpublished, 2024, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30044.30084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotique pédagogique au service de l’apprentissage de la programmation : une charge cognitive trop élevée pour des élèves de cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée informatique, support du transfert analogique ? Une comparaison de deux approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Piaget-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes approches pour évaluer l'apprentissage de la programmation et de la pensée informatique en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering middle school students’ processing of conflicting videos: effect of a sorting activity to improve the consideration of divergent arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple-Documents Literacy Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior Beliefs Bias in the Processing of Scientific Arguments: A Comparison Between Preadolescents and Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert mais pas convaincant : comment les collégiens prennent en compte la source lors du traitement de vidéos contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Psychologie sociale et éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de savoirs documentaires : les activités de recherche d’information d’usagers dits « novices ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Couzinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Colloque international, Enjeux et usages sociaux des TIC (EUTIC) : aspects sociaux et culturels, Université de Bordeaux 3, 22-24 septembre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Presses universitaires de Bordeaux, pp.225-234, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue. Designing instruction for learning technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 122 (3), pp.399-404, 2022, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.223.0399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying cognition in the classroom: An Early Start to successful and healthy education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chandler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (3), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique, 2ème édition enrichie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2024, Mythes et réalité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir un enseignement ? 2ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Pradère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2023, 978-2-8073-5103-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis d’ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 978-2-8073-2419-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7256-3582-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document. Communication et mémoire. Louvain la Neuve : De Boeck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il encore redoubler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poitiers : Canopé.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-240-03698-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage humain - Actes de la conférence EIAH 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATIEF/INRP/Université du Maine, 2009, 978-2-7342-1149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les connaissances ou les pratiques ? Un point de vue ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Coppe; Ariane Baye; Benoît Galand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche et l’amélioration des pratiques en éducation : vers un cadre de référence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory and Instructional Design for Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Working Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.859-880, 2022, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108955638.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l’éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck., pp.191-200, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Memory Resource Depletion Effect in Academic Learning: Steps to an Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Capa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mental Workload: Models and Applications, 4th International Symposium, H-WORKLOAD 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1318, Springer International Publishing, pp.13-26, 2020, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62302-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cognitive Load Theory to Improve Text Comprehension for Students with Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Educational Psychology and Students with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.339-362, 2020, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315100654-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l'opposition théorie / pratique en enseignement ? Une contribution de la psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Tripier-Mondancin; Philippe Canguilhem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratique ? Dépasser les clivages dans l'enseignement musical.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Cognitive Foundations of Teacher Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Science Teacher Professional Knowledge Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-202, 2015, 9789463003117. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-6300-313-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprennent les jeunes usagers à propos de Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Louise Merzeau; Valérie Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.149-161, 2015, 9782840162056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01360441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques et apprentissages humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Garbay, Daniel Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et sciences cognitives : Influences ou confluence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRYS / MSH, pp.153-186, 2011, Cogniprisme, 978-2-7351-1272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes on-line 1 : analyse des parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-270, 2008, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.cheva.2008.02.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur la modélisation des tâches de recherche d'informations dans le domaine des hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tricot, A., Rouet, J.-F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-56, 1998, http://www.hermes-science.com/fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'utilisation d'hypermédias : intérêts et limites des variables de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Tricot ; J.-F. Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias, approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Hermès., pp.175-190, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi formons-nous des têtes bien pleines plutôt que bien faites ? (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREM ELN #ELN – Enquête ELN auprès des parents : Synthèse - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ELN - Questionnaire Parents : Quelles compétences numériques sont attribuées aux enfants par leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je zappe, j'apprends ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Load, Fostering Curiosity: Empirical Validation of the IMCLM-XR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Anatomy Learning Through Mixed Reality-Supported Drawing: Investigating Learning Performance, Cognitive Load, and Intrinsic Motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données du projet « Vers une ergonomie des tâches d’étude en autonomie : consignes, régulations et organisations temporelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Arguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans l’acquisition de l’orthographe : dictée vs. copie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et méthodes pour l'ergonomie des sites Web : formats de présentation, analyse des stratégies et utilisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse. Nouveaux savoirs et nouvelles compétences des jeunes : quelle construction dans et hors de l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse. Le bien-être à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin-Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse : L’évaluation en classe, au service de l’apprentissage des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin-Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires : rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires : quelles fonctions pédagogiques bénéficient des apports du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d'étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires. Dossier de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Botton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques des exerciseurs multimédias : introduction à l'étude du PNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pouts-Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques des exerciseurs multimédias : Quels apprentissages sont-ils possibles avec des exerciseurs multimédia en classe ? Réflexions théoriques et compte rendu d'une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lermercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chênerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marty Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId457"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Tricot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de psychologie cognitive</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4005-7338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050726129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 6 septembre 1966 à Clermont l’Hérault, marié, 5 enfantsWeb </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/andretricot1/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 	Université Paul Valéry Montpellier 3 - UFR 5Faculté des sciences du sujet et de la société	</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Psychologie Epsylon EA 4556Route de Mende - 34199 Montpellier cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professeur de psychologie cognitive (Classe Ex. 2) Université Paul Valéry Montpellier 3 (2019-)Professeur de psychologie à l’ESPE de Toulouse, anciennement IUFM Midi-Pyrénées (2005-19)Visiting professor (2011-12) et Invited professor (2017), University of New South Wales, Sydney. Professeur invité à l’université de Louvain la Neuve (2022)Maître de conférences à l’IUFM de Bretagne (1997-00), puis à l’IUFM Midi-Pyrénées (2000-05)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de l’Australian Research Council, FNRS (Suisse), FRS (Belgique), AERES, ANR, CNRS, MESR, RIAM, OCDE, Commission Européenne …Conseil, collaborations : Airbus, Thales, Ariane, Air France, Orange, PSA, Nathan, Éditions MilanDirecteur de collection chez Retz (collection « mythes et réalités en éducation ») depuis 2016Membre du comité de lecture de 14 revues : Educational Psychology Review, Educational and Developmental Psychologist, Psychologie Française, Le Travail Humain, Éducation & Didactique, etc.Expertises régulières pour 40 revues nationales ou internationalesExpert auprès de ministères : éducation nationale, travail, agriculture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Thèmes : apprentissages et recherche d’informations ; documents numériques ; difficultés d’apprentissage ; ingénierie pédagogique ; théorie de la charge cognitive ; ergonomie des IHM31 ouvrages, ouvrages collectifs et numéros spéciaux ; 39 chapitres dans des ouvrages collectifs94 articles dans des revues à comité de lecture ; 67 articles dans des revues de vulgarisation143 communications dans des colloques à comité scientifique ; 420 communications invitées37 contrats de recherche dont 24 comme responsable (136 K€ / contrat en moyenne)36 (co)directions de thèses et HDR (33 soutenues, 3 en cours) ; membre du jury de 132 thèses et 35 HDR« Distinguished Speaker » Association for Computing Machinery (2017-20); PEDR / PES depuis 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du Centre National d'Étude des Systèmes Scolaires – Cnesco, Cnam (2022 - )Responsable scientifique de l'axe « Cognition, Comportements, Langage », ANR (2021-22)Coordonnateur du groupe d’élaboration des propositions de programme du Cycle 2, MEN (2014-15)Président du jury de la conférence de consensus sur le redoublement, Cnesco (2014-15)Responsable d’axe puis directeur du Laboratoire Travail & Cognition, CLLE CNRS (2009-17)Co-Créateur des masters Psychologie des Apprentissages Scolaires (2021- ), Conseil et Ingénierie pour l’Enseignement Supérieur (2015-19), Enseignement & Formation en Documentation (2010-12)Membre élu (suppléant) du CNU 16ème section (2016-19) ; quelques expertises externes depuisCréateur et directeur de la SFR « Apprentissages, Enseignement, Formation », Toulouse (2013-15)Membre de la direction ESPE Toulouse, chargé de la recherche, innovation, évaluation (2012-15)Créateur et directeur de l’ERT 34 Hypermédias & Apprentissages (2002-06)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et titres universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HDR en Psychologie, Université de Toulouse le Mirail (Décembre 2003)DEA et Doctorat en Psychologie Cognitive, directeur Claude Bastien (Janvier 1995) CREPCO - CNRS et Université de Provence, Allocataire Moniteur 1991-94DESS Nouvelles Technologies Information Communication (Juin 1989), Université Aix Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Movement to Learning: Leveraging VR Behavioral Metrics to Evaluate Cognitive Load and Curiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.103751. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2026.103751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory: Emerging Trends and Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ouwehand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Paas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.458. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci15040458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of immersive technologies for education: effects of cognitive load and curiosity state on learning performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.5-41. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906797v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should We Use Educational Robots to Introduce Students to Computational Thinking? Insights From Two Experimental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.70074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing the drawing hand of the teacher in an anatomy video lecture—Effect on the student's learning, motivation, and cognitive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Besseyrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomical Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ase.70156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’acquisition de la pensée informatique : conception et validation de deux instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.101116. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2025.101116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 183 (3), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.183.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le temps pour écrire à la performance en frappe au clavier. Une aide aux expérimentations sur les tâches impliquant l’écriture au clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (1), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.241.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning More Efficiently with Primary Knowledge Despite Extraneous Cognitive Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Psychology: an International Journal of Evolutionary Approaches to Psychology and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14747049241252694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales à l’école : éléments de comparaisons internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N ° 69-70 (1), pp.56-57. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/apdem.069.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Some People Generally More Creative Than Others? A Systematic Review of Fifty Years’ Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.99. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09926-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert but Not Persuasive: Middle School Students’ Consideration of Source in the Processing of Conflicting Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.285-321. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2022.2159616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances scolaires des élèves de Segpa sont-elles liées aux croyances qu'ils ont sur eux-mêmes ? Ou aux croyances d'autrui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Primary Knowledge in Unpopular Statistics Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-022-09699-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on enseigner et apprendre des méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 577, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « La Flexibilité cognitive », ouvrage coordonné par Evelyne Clément.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/3 (577), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary vs. secondary knowledge contents in reasoning: Motivated and efficient vs. overburdened</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227, pp.103610. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing cognitive load during video lectures in physiology with eye movements modeling and pauses: a randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lockman Aalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physiology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/advan.00185.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do graphic and textual interactive content organizers have the same impact on hypertext processing and learning outcome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.433-465. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12528-022-09328-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of students’ prior attitude on the processing of conflicting videos: a comparison between middle-school and undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (38), pp.519-544. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-022-00634-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude didactique de l’impact d’un dispositif de formation continue à un enseignement des sciences fondé sur l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 169 (1), pp.169-184. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.169.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler connaissances en psychologie cognitive et ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 25 (1), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.025.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les enseignants (n') utilisent (pas) les outils numériques en classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie &amp; Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 578, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte la mémoire de travail lors de la conception de situations d’apprentissage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.217-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantages of listening to academic content in a second language may be outweighed by disadvantages: A cognitive load theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique permet-il des apprentissages scolaires moins contraints ? Une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 45 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.045.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue. Learning with information technologies: New opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 121 (4), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.214.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of a training program for in-service primary teachers on inquiry-based science teaching: impact on students/impact on teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do learners declining to seek help conform to rational principles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Miranda Lery Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.87-117. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546783.2019.1577756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se faire un film » ou réaliser un film avant de rédiger un texte. Deux expériences en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Galissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.295-312. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.203.0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de vidéos académiques en ligne : le cas du musée virtuel Criminocorpus.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.179-196. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.11001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sens inné du nombre ? Une revue des différentes tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 570 (6), pp.297-310. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.570.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing flipped classroom that used a context aware mobile learning system into learning process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Mahnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Benmesbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (12), pp.1531-1553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Primary Knowledge: an Efficient Way To Motivate Students and Promote the Learning of Formal Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.915-938. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-019-09482-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Claude Bastien (1937-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vivicorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Viviés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro561 (3), pp.229. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.561.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary knowledge enhances performance and motivation in reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (11), https://firstmonday.org/ojs/index.php/fm/article/view/7108/6555. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v22i111.7108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01916535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory and Time Considerations: Using the Time-Based Resource Sharing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-018-9438-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la tâche de recherche et de consultation de vidéos dans un dispositif audiovisuel académique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation orale de textes narratifs améliore-t-elle la compréhension d’élèves dyslexiques de CM2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How may multimedia and hypertext documents support deep processing for learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (3), pp.209 - 221. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique modifie-t-il le métier d'élève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rafenomanjato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes spécifiques des apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social web and Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning subject content through a foreign language should not ignore human cognitive architecture: A cognitive load theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.69 - 79. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2017.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans les apprentissages symboliques : apports des théories de la cognition incarnée et de la charge cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.219-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement personnalisé : rupture ou continuité entre pratiques d'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configured-groups hypothesis: fast comparison of exact large quantities without counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravete Miravète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.447 - 459. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-017-0826-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages scolaires et non scolaires avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles connaissances de la langue orale est-il nécessaire d’enseigner ? Une contribution évolutionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.75 - 94. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dse.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cécité aux connaissances spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychologiques qui ont un effet sur la réussite des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia USP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réussite et échec en langues de spécialité, XXIV (2), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation théorie-pratique en éducation musicale Apports de la psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tripier-Mondancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maizières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expérience esthétique et culture scolaire : quelles alliances possibles au service du développement global d’un enfant ?, 56, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pom Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaï Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de gestion de contextes métiers pour l'accès à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d’élèves, activité d’enseignants en éducation scientifique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Leading Groups of Learners to Make Their Shared Problem-Solving Organization Explicit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.199-212. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information search activity: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.49-62. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans l'acquisition de l'orthographe : dictée vs copie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (118), pp.280-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre des documents non-linéaires : quelles ressources apportées par les connaissances antérieures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (02), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503311002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between prior knowledge and concept-map structure on hypertext comprehension, coherence of reading orders and disorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior knowledge in learning from a non-linear electronic document: Disorientation and coherence of the reading sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of prior knowledge and concept-map structure on disorientation, cognitive load, and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara van Gog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Paas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (5), pp.376-386. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2009.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs peuvent influencer l'engagement dans une formation à distance ? Etude exploratoire auprès des prescripteurs de formation en milieu industriel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ergonomique de la conception d'un dispositif de formation à distance utilisant les TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Plégat-Soutjis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en psychologie ergonomique : introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (2), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ergonomique de la conception d'un dispositif de formation à distance utilisant les TIC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plegat-Soutjis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateurs et apprentissages. Qu'apporte le multimédia aux apprentissages ? Un bref état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres ouvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoir-faire les utilisateurs réguliers du web acquièrent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (1-2), pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la cybernétique et de la communication sur la psychiatrie : quel est le rôle de Paul Watzlawick ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'utilisation d'hypermédias : intérêts et limites des variables de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de l'information dans un hypertexte : vers un modèle des processus cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, hors série, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge cognitive et apprentissage. Une présentation des travaux de John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.37-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique &amp;quot;hypertextes et hypermédias&amp;quot; 1945-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Informatique Approfondie et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repères sur l'évolution de l'étude du raisonnement en psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Apprendre à raisonner ?, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : la charge mentale, &amp;quot;vertu dorminitive&amp;quot; ou concept opérationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, La charge mentale, 41 (4), pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quels types d'apprentissages les logiciels hypermédia peuvent-ils être utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quels types d'apprentissages les logiciels hypermédia peuvent-ils être utiles ? Un point sur la question en 1994.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can teaching reading comprehension foster pupils’ cognitive and affective empathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR Thirty-Second Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETY FOR THE SCIENTIFIC STUDY OF READING (SSSR), Jul 2024, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving transfer of problem-solving skills through worked-examples and analogy? A 5th grade classroom study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Ginns, Nov 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a literacy intervention on theory of mind and empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of teacher’s hand in anatomical distance learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Besseyrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t we need two control groups in large Randomized Controlled Trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 - "Education as a Hope in Uncertain Times"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we teach transferable knowledge? An adversarial collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Tricot, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Sébastien Vayre; Arnaud Halloy; Gérald Gaglio; Manuel Boutet; Lise Arena; Marc Relieu; Pierre Therouanne; Isabelle Milhabet, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three different approaches to teach programming and computational thinking in 5th grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th Annual JURE Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working memory resource depletion effect in a reading aloud task performed by students with dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dada-Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Gvozdic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLTC 2022 14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-regulated Learning in BL: Exploring Learners’ Tactics and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Pérez-Sanagustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth European Conference on Technology Enhanced Learning ECTEL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.407-420, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is working memory resource depletion effect observable with a dictation task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dada-Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Grossbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype threat and working memory resource depletion effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation effect and eye movement modelling examples in learning renal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lockman Aalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée informatique et activités de programmation : quels outils pour enseigner et évaluer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Fribourg, Suisse. pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert but not persuasive: do students consider source when processing conflicting videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2021 - Symposium  “YouTube in the classroom and beyond: Comprehension and evaluation of online videos on science topics”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and spelling performance in a word dictation task: Contributions of the TBRS model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNE-MENJS, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’expertise n’est pas persuasive : étude sur une controverse socio-scientifique présentée en vidéo à des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Psychologie sociale de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using primary knowledge in unpopular statistical exercises to promote performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivate learners and promote formal logic learning through primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial Conference of European Association for Research on Learning and Instruction (EARLI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are cognitive load theory and desirable difficulties two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning more efficiently with primary knowledge despite cognitive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer l’approche évolutive pour comprendre le traitement des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie, Psychologie, Santé et Société : de la théorie aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les connaissances primaires : une façon efficace de motiver les apprenants et de favoriser leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating pre-adolescents' beliefs about organic food: the impact of contradictory arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Floch-Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 26 conférence - Inquiry Learning, Argumentation, Reasoning and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jerusalem (Israel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary vs. secondary knowledge as a way to present logical problem solving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Cognitive Load Theory Conference (ICLTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of a situation awareness training module in initial pilot training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary domain-general knowledge vs. secondary domain-specific knowledge: Is there a link between the two of them, in logical reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des objectifs de consultation des usagers dans un dispositif audiovisuel dédié à l'Enseignement supérieur et à la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pratiques Sociales et Apprentissages/EXPERICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de l'extra-éducatif dans les dispositifs de e-formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the cognitive load theory to improve dyslexic students’ reading comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Cognitive load theory conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fort Collins, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle marge de manoeuvre faut-il laisser aux utilisateurs d'animations 3D techniques en maintenance aéronautique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de gestion de contextes métiers pour l'accès à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the flight task around different types of aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aerospace (HCI-Aero)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressemblance a encore frappé ! Effets de l'iconicité sur des tâches d'apprentissage en maintenance aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimanana Zafiharimalala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressemblance a encore frappé ! Effets de l'iconicité sur des tâches d'apprentissage en maintenance aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimanana Zafiharimalala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Learners' Self-organization: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2010: 10th International Conference on Intelligent Tutoring Systems : Bridges to Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pittsburg, United States. pp.123-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moteurs de recherche par les jeunes : Impact des connaissances du domaine et des connaissances procédurales sur les stratégies d'exploration visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International TICE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Coding Scheme to Analyze Students' Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Learners' Self-Organization in terms of Co-Construction, Co-Operation and Co-Ordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.743--745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Learners' Organization in Collective Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2008, Maastricht, LNCS 5192</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, pp.290--303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ChatCom : Étude des usages de différents claviers logiciels dans une tâche de saisie via Internet par des personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ére Conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps (ASSISTH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT : Institut de Recherche en Informatique de Toulouse, Nov 2007, Toulouse, France. pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échanges et du scénario de communication sur un forum d'accompagnement à distance de l'entrée dans le métier des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Charrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du travail de l'Équipe de Recherche Technologique ERTe 34, Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité, utilisabilité, acceptabilité : interpréter les relations entre trois dimensions de l'évaluation des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Plégat-Soutjis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres définitoires d’un document multimédia utilisé dans l’enseignement-apprentissage d’une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grandaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Compréhension et hypermédia, Approches cognitives, communicationnelles et sémiotiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre formel pour interpréter les liens entre utilisabilité et utilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo-IHM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de quelques compétences TIC au cours de la seconde année d'IUFM. Analyse de deux cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-utilisation d'un instrument, effet négatif d'une compétence instrumentale ? L'exemple des compétences à naviguer sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages éducatifs des technologies de l'information et de la communication :quelles nouvelles compétences pour les enseignants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques documentaires : la construction des savoirs et les démarches d'apprentissage des élèves. Quelles compétences développer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques documentaires des établissements scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions d'aides en fonction des types d'apprentissages dans des environnements hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierre-Demarcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'hypermédias pour l'apprentissage : structurer des connaissances rationnellement ou fonctionnellement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France. pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hypermédias pour quoi faire ? l'apport des modèles de tâches à la conception d'hypermédias pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de navigation et stratégies d'apprentissage : pour l'approche expérimentale d'un problème cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France. pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie cognitive des systèmes hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective Recherches pour l'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Toulouse, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational robotics for learning programming: too high a cognitive load for 5th grade students?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Cognitive Load Theory Conference: ICLTC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidney, Australia. Unpublished, 2024, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30044.30084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotique pédagogique au service de l’apprentissage de la programmation : une charge cognitive trop élevée pour des élèves de cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée informatique, support du transfert analogique ? Une comparaison de deux approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Piaget-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes approches pour évaluer l'apprentissage de la programmation et de la pensée informatique en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior Beliefs Bias in the Processing of Scientific Arguments: A Comparison Between Preadolescents and Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering middle school students’ processing of conflicting videos: effect of a sorting activity to improve the consideration of divergent arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple-Documents Literacy Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert mais pas convaincant : comment les collégiens prennent en compte la source lors du traitement de vidéos contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Psychologie sociale et éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de savoirs documentaires : les activités de recherche d’information d’usagers dits « novices ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Couzinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Colloque international, Enjeux et usages sociaux des TIC (EUTIC) : aspects sociaux et culturels, Université de Bordeaux 3, 22-24 septembre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Presses universitaires de Bordeaux, pp.225-234, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue. Designing instruction for learning technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 122 (3), pp.399-404, 2022, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.223.0399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying cognition in the classroom: An Early Start to successful and healthy education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chandler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (3), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique, 2ème édition enrichie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2024, Mythes et réalité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir un enseignement ? 2ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Pradère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2023, 978-2-8073-5103-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis d’ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 978-2-8073-2419-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7256-3582-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document. Communication et mémoire. Louvain la Neuve : De Boeck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il encore redoubler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poitiers : Canopé.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-240-03698-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage humain - Actes de la conférence EIAH 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATIEF/INRP/Université du Maine, 2009, 978-2-7342-1149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les connaissances ou les pratiques ? Un point de vue ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Coppe; Ariane Baye; Benoît Galand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche et l’amélioration des pratiques en éducation : vers un cadre de référence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory and Instructional Design for Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Working Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.859-880, 2022, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108955638.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l’éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck., pp.191-200, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Memory Resource Depletion Effect in Academic Learning: Steps to an Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Capa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mental Workload: Models and Applications, 4th International Symposium, H-WORKLOAD 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1318, Springer International Publishing, pp.13-26, 2020, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62302-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cognitive Load Theory to Improve Text Comprehension for Students with Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Educational Psychology and Students with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.339-362, 2020, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315100654-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l'opposition théorie / pratique en enseignement ? Une contribution de la psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Tripier-Mondancin; Philippe Canguilhem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratique ? Dépasser les clivages dans l'enseignement musical.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprennent les jeunes usagers à propos de Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Louise Merzeau; Valérie Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.149-161, 2015, 9782840162056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01360441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Cognitive Foundations of Teacher Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Science Teacher Professional Knowledge Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-202, 2015, 9789463003117. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-6300-313-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques et apprentissages humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Garbay, Daniel Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et sciences cognitives : Influences ou confluence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRYS / MSH, pp.153-186, 2011, Cogniprisme, 978-2-7351-1272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes on-line 1 : analyse des parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-270, 2008, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.cheva.2008.02.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur la modélisation des tâches de recherche d'informations dans le domaine des hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tricot, A., Rouet, J.-F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-56, 1998, http://www.hermes-science.com/fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'utilisation d'hypermédias : intérêts et limites des variables de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Tricot ; J.-F. Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias, approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Hermès., pp.175-190, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi formons-nous des têtes bien pleines plutôt que bien faites ? (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREM ELN #ELN – Enquête ELN auprès des parents : Synthèse - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ELN - Questionnaire Parents : Quelles compétences numériques sont attribuées aux enfants par leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je zappe, j'apprends ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Anatomy Learning Through Mixed Reality-Supported Drawing: Investigating Learning Performance, Cognitive Load, and Intrinsic Motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Load, Fostering Curiosity: Empirical Validation of the IMCLM-XR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données du projet « Vers une ergonomie des tâches d’étude en autonomie : consignes, régulations et organisations temporelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Arguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans l’acquisition de l’orthographe : dictée vs. copie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et méthodes pour l'ergonomie des sites Web : formats de présentation, analyse des stratégies et utilisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse. Nouveaux savoirs et nouvelles compétences des jeunes : quelle construction dans et hors de l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse. Le bien-être à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin-Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse : L’évaluation en classe, au service de l’apprentissage des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin-Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances et littératies numériques Accompagner les cultures numériques enfantines en famille et dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTNum. 2023, https://edunumrech.hypotheses.org/files/2023/12/GTnum_CREM_ELN_portfolio_Dec2023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires : rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires : quelles fonctions pédagogiques bénéficient des apports du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d'étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires. Dossier de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Botton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques des exerciseurs multimédias : introduction à l'étude du PNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pouts-Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques des exerciseurs multimédias : Quels apprentissages sont-ils possibles avec des exerciseurs multimédia en classe ? Réflexions théoriques et compte rendu d'une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lermercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chênerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marty Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId462"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="060D8F8A"/>
+    <w:nsid w:val="73732D02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4005-7338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050726129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/andretricot1/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Poupard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larrue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liguoro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2026.103751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ouwehand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15040458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906797v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70074" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Besseyrias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.70156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.069.0056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685354v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Miravete" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09926-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.183.0045" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04561893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brellier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049241252694" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lescarret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2022.2159616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mekki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00634-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707753v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-022-09328-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-022-09699-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Musial" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685668v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103610" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623529v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Aalioui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/advan.00185.2021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.214.0355" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508439v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0169" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554833v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0141" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sweller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12468" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04180248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Miranda Lery Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2019.1577756" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Galissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.203.0295" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papinot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.11001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mirav&#232;te" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.570.0297" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.561.0229" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112917v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-019-09482-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851824v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mahnane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Benmesbah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814774v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macedo-Rouet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736920v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.02.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01767348v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-018-9438-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916535v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v22i111.7108" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vandenbroucke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915699v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rochard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880519v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Miravete Mirav&#232;te" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Kalyuga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0826-5" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628838v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amadieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemari&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.04.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628841v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rafenomanjato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628923v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Joulia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2017.04.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1380" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404943v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2428" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628839v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628928v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5155" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chaker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563668v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382829v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCPCSWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877798v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moguel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.30" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880529v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Marin&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2009.07.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81D9A856FFD3A4341382AD6F8603AE1123C8486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565485v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2008.12.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara van Gog" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2009.02.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amiel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109800v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Bastien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109854v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plegat-Soutjis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pl&#233;gat-Soutjis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Boussarghini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouget" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000214v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000075v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000092v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ripoll" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135871v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000076v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000086v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001131v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813752v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tissot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953096v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pariser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755432v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953089v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245523v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953087v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353867v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bressier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199825v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Petri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fonteneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dada-Marthe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Grossbery" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784148v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Villalobos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagustin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_30" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171813v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171821v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04263753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241689v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578155v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescarret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Floch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sakdavong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04263760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186576v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186551v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186517v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864528v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186496v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071159v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Floch-Py" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sakdavong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Boucheix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632500v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gayraud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877265v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hugues" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534912" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627366v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacabanne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692003v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herimanana Zafiharimalala" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607715v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948774v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434045v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019393v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charrat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624223v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000154v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Lutz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000357v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858171v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandaty" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000080v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000210v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000212v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tricot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000599v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000490v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierre-Demarcy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bastien" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000542v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dufresne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000088v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834893v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30044.30084" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755441v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353904v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964163v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353266v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Boucheix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353282v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boucheix" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713056v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864532v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171802v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0399" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880582v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chandler" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027277v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027291v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Prad&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554846v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877612v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/l-innovation-pedagogique-9782725635828.html#descriptif" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Heim" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Steinmetz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/faut-il-encore-redoubler.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433919v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171767v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027163v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108955638.045" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181608v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132585v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315100654-17" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172080v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01225902v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tanguy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6300-313-1_11" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01360441v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742999v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565486v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cheva.2008.02.0251" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000548v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 2-86601-704-8-1998" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190374v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818991v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u939" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263762v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293200v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04293206v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000077v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219664v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050491v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Larrue" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liguoro" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauz&#233;on" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285679v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403772v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154220v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin Kunerth" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617867v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Qu&#234;ney" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin-Kunerth" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617908v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234523v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249545v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622661v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000106v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pouts-Lajus" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyer" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carrier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000110v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lermercier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty Dessus" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4005-7338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050726129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/andretricot1/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Poupard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larrue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liguoro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2026.103751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ouwehand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15040458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906797v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70074" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Besseyrias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.70156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.183.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04561893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049241252694" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.069.0056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Miravete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09926-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lescarret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2022.2159616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mekki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-022-09699-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Musial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103610" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Aalioui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/advan.00185.2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-022-09328-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00634-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissinot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0141" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04180248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sweller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12468" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.214.0355" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Miranda Lery Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2019.1577756" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Galissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.203.0295" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papinot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.11001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mirav&#232;te" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.570.0297" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mahnane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Benmesbah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-019-09482-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.561.0229" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.02.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v22i111.7108" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01767348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-018-9438-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macedo-Rouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vandenbroucke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amadieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemari&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.04.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628841v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rafenomanjato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628833v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Joulia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2017.04.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rochard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Miravete Mirav&#232;te" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Kalyuga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0826-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1380" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2428" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chaker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563668v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moguel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.30" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCPCSWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880529v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Marin&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2009.07.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81D9A856FFD3A4341382AD6F8603AE1123C8486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565485v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2008.12.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara van Gog" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2009.02.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amiel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696379v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pl&#233;gat-Soutjis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Bastien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plegat-Soutjis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Boussarghini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouget" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000214v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000075v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000092v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ripoll" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135871v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000076v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001131v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pariser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813752v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tissot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245523v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953087v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bressier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755432v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dada-Marthe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784148v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Villalobos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagustin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_30" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Petri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fonteneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Grossbery" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171821v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04263753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241689v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578155v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescarret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Floch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sakdavong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04263760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186496v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186576v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071159v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Floch-Py" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sakdavong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Boucheix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632500v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gayraud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877265v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hugues" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534912" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627366v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacabanne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692003v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herimanana Zafiharimalala" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607715v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948774v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434045v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961990v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624223v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019393v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charrat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000357v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000154v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Lutz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858171v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandaty" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000212v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tricot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000599v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000210v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000080v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000490v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierre-Demarcy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bastien" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000542v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dufresne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000085v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834893v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30044.30084" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755441v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353904v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964163v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353282v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boucheix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353266v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Boucheix" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713056v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864532v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171802v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0399" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880582v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chandler" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027277v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027291v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Prad&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554846v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877612v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/l-innovation-pedagogique-9782725635828.html#descriptif" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Heim" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Steinmetz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/faut-il-encore-redoubler.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433919v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171767v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027163v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108955638.045" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181608v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132585v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315100654-17" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172080v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01360441v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01225902v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tanguy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6300-313-1_11" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742999v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565486v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cheva.2008.02.0251" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000548v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 2-86601-704-8-1998" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190374v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818991v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u939" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263762v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293200v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04293206v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000077v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050491v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Larrue" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liguoro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauz&#233;on" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219664v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285679v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403772v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154220v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin Kunerth" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617867v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Qu&#234;ney" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin-Kunerth" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617908v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572651v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234523v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249545v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622661v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000106v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pouts-Lajus" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carrier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000110v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lermercier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty Dessus" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>