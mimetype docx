--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Tricot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de psychologie cognitive</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4005-7338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050726129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 6 septembre 1966 à Clermont l’Hérault, marié, 5 enfantsWeb </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/andretricot1/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 	Université Paul Valéry Montpellier 3 - UFR 5Faculté des sciences du sujet et de la société	</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Psychologie Epsylon EA 4556Route de Mende - 34199 Montpellier cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professeur de psychologie cognitive (Classe Ex. 2) Université Paul Valéry Montpellier 3 (2019-)Professeur de psychologie à l’ESPE de Toulouse, anciennement IUFM Midi-Pyrénées (2005-19)Visiting professor (2011-12) et Invited professor (2017), University of New South Wales, Sydney. Professeur invité à l’université de Louvain la Neuve (2022)Maître de conférences à l’IUFM de Bretagne (1997-00), puis à l’IUFM Midi-Pyrénées (2000-05)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de l’Australian Research Council, FNRS (Suisse), FRS (Belgique), AERES, ANR, CNRS, MESR, RIAM, OCDE, Commission Européenne …Conseil, collaborations : Airbus, Thales, Ariane, Air France, Orange, PSA, Nathan, Éditions MilanDirecteur de collection chez Retz (collection « mythes et réalités en éducation ») depuis 2016Membre du comité de lecture de 14 revues : Educational Psychology Review, Educational and Developmental Psychologist, Psychologie Française, Le Travail Humain, Éducation & Didactique, etc.Expertises régulières pour 40 revues nationales ou internationalesExpert auprès de ministères : éducation nationale, travail, agriculture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Thèmes : apprentissages et recherche d’informations ; documents numériques ; difficultés d’apprentissage ; ingénierie pédagogique ; théorie de la charge cognitive ; ergonomie des IHM31 ouvrages, ouvrages collectifs et numéros spéciaux ; 39 chapitres dans des ouvrages collectifs94 articles dans des revues à comité de lecture ; 67 articles dans des revues de vulgarisation143 communications dans des colloques à comité scientifique ; 420 communications invitées37 contrats de recherche dont 24 comme responsable (136 K€ / contrat en moyenne)36 (co)directions de thèses et HDR (33 soutenues, 3 en cours) ; membre du jury de 132 thèses et 35 HDR« Distinguished Speaker » Association for Computing Machinery (2017-20); PEDR / PES depuis 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du Centre National d'Étude des Systèmes Scolaires – Cnesco, Cnam (2022 - )Responsable scientifique de l'axe « Cognition, Comportements, Langage », ANR (2021-22)Coordonnateur du groupe d’élaboration des propositions de programme du Cycle 2, MEN (2014-15)Président du jury de la conférence de consensus sur le redoublement, Cnesco (2014-15)Responsable d’axe puis directeur du Laboratoire Travail & Cognition, CLLE CNRS (2009-17)Co-Créateur des masters Psychologie des Apprentissages Scolaires (2021- ), Conseil et Ingénierie pour l’Enseignement Supérieur (2015-19), Enseignement & Formation en Documentation (2010-12)Membre élu (suppléant) du CNU 16ème section (2016-19) ; quelques expertises externes depuisCréateur et directeur de la SFR « Apprentissages, Enseignement, Formation », Toulouse (2013-15)Membre de la direction ESPE Toulouse, chargé de la recherche, innovation, évaluation (2012-15)Créateur et directeur de l’ERT 34 Hypermédias & Apprentissages (2002-06)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et titres universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HDR en Psychologie, Université de Toulouse le Mirail (Décembre 2003)DEA et Doctorat en Psychologie Cognitive, directeur Claude Bastien (Janvier 1995) CREPCO - CNRS et Université de Provence, Allocataire Moniteur 1991-94DESS Nouvelles Technologies Information Communication (Juin 1989), Université Aix Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (81)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Movement to Learning: Leveraging VR Behavioral Metrics to Evaluate Cognitive Load and Curiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.103751. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2026.103751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory: Emerging Trends and Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ouwehand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Paas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.458. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci15040458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of immersive technologies for education: effects of cognitive load and curiosity state on learning performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.5-41. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906797v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should We Use Educational Robots to Introduce Students to Computational Thinking? Insights From Two Experimental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.70074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing the drawing hand of the teacher in an anatomy video lecture—Effect on the student's learning, motivation, and cognitive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Besseyrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomical Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ase.70156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’acquisition de la pensée informatique : conception et validation de deux instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.101116. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2025.101116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 183 (3), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.183.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le temps pour écrire à la performance en frappe au clavier. Une aide aux expérimentations sur les tâches impliquant l’écriture au clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (1), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.241.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning More Efficiently with Primary Knowledge Despite Extraneous Cognitive Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Psychology: an International Journal of Evolutionary Approaches to Psychology and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14747049241252694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales à l’école : éléments de comparaisons internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N ° 69-70 (1), pp.56-57. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/apdem.069.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Some People Generally More Creative Than Others? A Systematic Review of Fifty Years’ Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.99. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09926-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert but Not Persuasive: Middle School Students’ Consideration of Source in the Processing of Conflicting Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.285-321. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2022.2159616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances scolaires des élèves de Segpa sont-elles liées aux croyances qu'ils ont sur eux-mêmes ? Ou aux croyances d'autrui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Primary Knowledge in Unpopular Statistics Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-022-09699-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on enseigner et apprendre des méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 577, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « La Flexibilité cognitive », ouvrage coordonné par Evelyne Clément.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/3 (577), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary vs. secondary knowledge contents in reasoning: Motivated and efficient vs. overburdened</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227, pp.103610. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing cognitive load during video lectures in physiology with eye movements modeling and pauses: a randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lockman Aalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physiology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/advan.00185.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do graphic and textual interactive content organizers have the same impact on hypertext processing and learning outcome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.433-465. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12528-022-09328-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of students’ prior attitude on the processing of conflicting videos: a comparison between middle-school and undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (38), pp.519-544. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-022-00634-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude didactique de l’impact d’un dispositif de formation continue à un enseignement des sciences fondé sur l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 169 (1), pp.169-184. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.169.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler connaissances en psychologie cognitive et ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 25 (1), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.025.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les enseignants (n') utilisent (pas) les outils numériques en classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie &amp; Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 578, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte la mémoire de travail lors de la conception de situations d’apprentissage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.217-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantages of listening to academic content in a second language may be outweighed by disadvantages: A cognitive load theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique permet-il des apprentissages scolaires moins contraints ? Une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 45 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.045.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue. Learning with information technologies: New opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 121 (4), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.214.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of a training program for in-service primary teachers on inquiry-based science teaching: impact on students/impact on teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do learners declining to seek help conform to rational principles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Miranda Lery Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.87-117. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546783.2019.1577756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se faire un film » ou réaliser un film avant de rédiger un texte. Deux expériences en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Galissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.295-312. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.203.0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de vidéos académiques en ligne : le cas du musée virtuel Criminocorpus.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.179-196. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.11001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sens inné du nombre ? Une revue des différentes tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 570 (6), pp.297-310. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.570.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing flipped classroom that used a context aware mobile learning system into learning process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Mahnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Benmesbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (12), pp.1531-1553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Primary Knowledge: an Efficient Way To Motivate Students and Promote the Learning of Formal Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.915-938. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-019-09482-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Claude Bastien (1937-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vivicorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Viviés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro561 (3), pp.229. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.561.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary knowledge enhances performance and motivation in reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (11), https://firstmonday.org/ojs/index.php/fm/article/view/7108/6555. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v22i111.7108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01916535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory and Time Considerations: Using the Time-Based Resource Sharing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-018-9438-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la tâche de recherche et de consultation de vidéos dans un dispositif audiovisuel académique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation orale de textes narratifs améliore-t-elle la compréhension d’élèves dyslexiques de CM2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How may multimedia and hypertext documents support deep processing for learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (3), pp.209 - 221. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique modifie-t-il le métier d'élève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rafenomanjato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes spécifiques des apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social web and Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning subject content through a foreign language should not ignore human cognitive architecture: A cognitive load theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.69 - 79. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2017.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans les apprentissages symboliques : apports des théories de la cognition incarnée et de la charge cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.219-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement personnalisé : rupture ou continuité entre pratiques d'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configured-groups hypothesis: fast comparison of exact large quantities without counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravete Miravète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.447 - 459. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-017-0826-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages scolaires et non scolaires avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles connaissances de la langue orale est-il nécessaire d’enseigner ? Une contribution évolutionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.75 - 94. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dse.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cécité aux connaissances spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychologiques qui ont un effet sur la réussite des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia USP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réussite et échec en langues de spécialité, XXIV (2), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation théorie-pratique en éducation musicale Apports de la psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tripier-Mondancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maizières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expérience esthétique et culture scolaire : quelles alliances possibles au service du développement global d’un enfant ?, 56, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pom Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaï Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de gestion de contextes métiers pour l'accès à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d’élèves, activité d’enseignants en éducation scientifique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Leading Groups of Learners to Make Their Shared Problem-Solving Organization Explicit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.199-212. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information search activity: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.49-62. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans l'acquisition de l'orthographe : dictée vs copie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (118), pp.280-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre des documents non-linéaires : quelles ressources apportées par les connaissances antérieures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (02), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503311002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between prior knowledge and concept-map structure on hypertext comprehension, coherence of reading orders and disorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior knowledge in learning from a non-linear electronic document: Disorientation and coherence of the reading sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of prior knowledge and concept-map structure on disorientation, cognitive load, and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara van Gog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Paas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (5), pp.376-386. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2009.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs peuvent influencer l'engagement dans une formation à distance ? Etude exploratoire auprès des prescripteurs de formation en milieu industriel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ergonomique de la conception d'un dispositif de formation à distance utilisant les TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Plégat-Soutjis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en psychologie ergonomique : introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (2), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ergonomique de la conception d'un dispositif de formation à distance utilisant les TIC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plegat-Soutjis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateurs et apprentissages. Qu'apporte le multimédia aux apprentissages ? Un bref état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres ouvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoir-faire les utilisateurs réguliers du web acquièrent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (1-2), pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la cybernétique et de la communication sur la psychiatrie : quel est le rôle de Paul Watzlawick ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'utilisation d'hypermédias : intérêts et limites des variables de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de l'information dans un hypertexte : vers un modèle des processus cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, hors série, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge cognitive et apprentissage. Une présentation des travaux de John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.37-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique &amp;quot;hypertextes et hypermédias&amp;quot; 1945-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Informatique Approfondie et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repères sur l'évolution de l'étude du raisonnement en psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Apprendre à raisonner ?, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : la charge mentale, &amp;quot;vertu dorminitive&amp;quot; ou concept opérationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, La charge mentale, 41 (4), pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quels types d'apprentissages les logiciels hypermédia peuvent-ils être utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quels types d'apprentissages les logiciels hypermédia peuvent-ils être utiles ? Un point sur la question en 1994.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can teaching reading comprehension foster pupils’ cognitive and affective empathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR Thirty-Second Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETY FOR THE SCIENTIFIC STUDY OF READING (SSSR), Jul 2024, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving transfer of problem-solving skills through worked-examples and analogy? A 5th grade classroom study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Ginns, Nov 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a literacy intervention on theory of mind and empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of teacher’s hand in anatomical distance learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Besseyrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t we need two control groups in large Randomized Controlled Trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 - "Education as a Hope in Uncertain Times"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we teach transferable knowledge? An adversarial collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Tricot, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Sébastien Vayre; Arnaud Halloy; Gérald Gaglio; Manuel Boutet; Lise Arena; Marc Relieu; Pierre Therouanne; Isabelle Milhabet, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three different approaches to teach programming and computational thinking in 5th grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th Annual JURE Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working memory resource depletion effect in a reading aloud task performed by students with dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dada-Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Gvozdic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLTC 2022 14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-regulated Learning in BL: Exploring Learners’ Tactics and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Pérez-Sanagustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth European Conference on Technology Enhanced Learning ECTEL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.407-420, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is working memory resource depletion effect observable with a dictation task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dada-Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Grossbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype threat and working memory resource depletion effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation effect and eye movement modelling examples in learning renal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lockman Aalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée informatique et activités de programmation : quels outils pour enseigner et évaluer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Fribourg, Suisse. pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert but not persuasive: do students consider source when processing conflicting videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2021 - Symposium  “YouTube in the classroom and beyond: Comprehension and evaluation of online videos on science topics”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and spelling performance in a word dictation task: Contributions of the TBRS model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNE-MENJS, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’expertise n’est pas persuasive : étude sur une controverse socio-scientifique présentée en vidéo à des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Psychologie sociale de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using primary knowledge in unpopular statistical exercises to promote performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivate learners and promote formal logic learning through primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial Conference of European Association for Research on Learning and Instruction (EARLI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are cognitive load theory and desirable difficulties two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning more efficiently with primary knowledge despite cognitive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer l’approche évolutive pour comprendre le traitement des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie, Psychologie, Santé et Société : de la théorie aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les connaissances primaires : une façon efficace de motiver les apprenants et de favoriser leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating pre-adolescents' beliefs about organic food: the impact of contradictory arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Floch-Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 26 conférence - Inquiry Learning, Argumentation, Reasoning and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jerusalem (Israel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary vs. secondary knowledge as a way to present logical problem solving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Cognitive Load Theory Conference (ICLTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of a situation awareness training module in initial pilot training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary domain-general knowledge vs. secondary domain-specific knowledge: Is there a link between the two of them, in logical reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des objectifs de consultation des usagers dans un dispositif audiovisuel dédié à l'Enseignement supérieur et à la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pratiques Sociales et Apprentissages/EXPERICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de l'extra-éducatif dans les dispositifs de e-formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the cognitive load theory to improve dyslexic students’ reading comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Cognitive load theory conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fort Collins, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle marge de manoeuvre faut-il laisser aux utilisateurs d'animations 3D techniques en maintenance aéronautique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de gestion de contextes métiers pour l'accès à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the flight task around different types of aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aerospace (HCI-Aero)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressemblance a encore frappé ! Effets de l'iconicité sur des tâches d'apprentissage en maintenance aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimanana Zafiharimalala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressemblance a encore frappé ! Effets de l'iconicité sur des tâches d'apprentissage en maintenance aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimanana Zafiharimalala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Learners' Self-organization: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2010: 10th International Conference on Intelligent Tutoring Systems : Bridges to Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pittsburg, United States. pp.123-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moteurs de recherche par les jeunes : Impact des connaissances du domaine et des connaissances procédurales sur les stratégies d'exploration visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International TICE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Coding Scheme to Analyze Students' Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Learners' Self-Organization in terms of Co-Construction, Co-Operation and Co-Ordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.743--745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Learners' Organization in Collective Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2008, Maastricht, LNCS 5192</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, pp.290--303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ChatCom : Étude des usages de différents claviers logiciels dans une tâche de saisie via Internet par des personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ére Conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps (ASSISTH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT : Institut de Recherche en Informatique de Toulouse, Nov 2007, Toulouse, France. pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échanges et du scénario de communication sur un forum d'accompagnement à distance de l'entrée dans le métier des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Charrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du travail de l'Équipe de Recherche Technologique ERTe 34, Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité, utilisabilité, acceptabilité : interpréter les relations entre trois dimensions de l'évaluation des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Plégat-Soutjis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres définitoires d’un document multimédia utilisé dans l’enseignement-apprentissage d’une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grandaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Compréhension et hypermédia, Approches cognitives, communicationnelles et sémiotiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre formel pour interpréter les liens entre utilisabilité et utilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo-IHM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de quelques compétences TIC au cours de la seconde année d'IUFM. Analyse de deux cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-utilisation d'un instrument, effet négatif d'une compétence instrumentale ? L'exemple des compétences à naviguer sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages éducatifs des technologies de l'information et de la communication :quelles nouvelles compétences pour les enseignants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques documentaires : la construction des savoirs et les démarches d'apprentissage des élèves. Quelles compétences développer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques documentaires des établissements scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions d'aides en fonction des types d'apprentissages dans des environnements hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierre-Demarcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'hypermédias pour l'apprentissage : structurer des connaissances rationnellement ou fonctionnellement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France. pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hypermédias pour quoi faire ? l'apport des modèles de tâches à la conception d'hypermédias pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de navigation et stratégies d'apprentissage : pour l'approche expérimentale d'un problème cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France. pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie cognitive des systèmes hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective Recherches pour l'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Toulouse, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational robotics for learning programming: too high a cognitive load for 5th grade students?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Cognitive Load Theory Conference: ICLTC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidney, Australia. Unpublished, 2024, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30044.30084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotique pédagogique au service de l’apprentissage de la programmation : une charge cognitive trop élevée pour des élèves de cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée informatique, support du transfert analogique ? Une comparaison de deux approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Piaget-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes approches pour évaluer l'apprentissage de la programmation et de la pensée informatique en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior Beliefs Bias in the Processing of Scientific Arguments: A Comparison Between Preadolescents and Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering middle school students’ processing of conflicting videos: effect of a sorting activity to improve the consideration of divergent arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple-Documents Literacy Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert mais pas convaincant : comment les collégiens prennent en compte la source lors du traitement de vidéos contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Psychologie sociale et éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de savoirs documentaires : les activités de recherche d’information d’usagers dits « novices ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Couzinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Colloque international, Enjeux et usages sociaux des TIC (EUTIC) : aspects sociaux et culturels, Université de Bordeaux 3, 22-24 septembre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Presses universitaires de Bordeaux, pp.225-234, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue. Designing instruction for learning technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 122 (3), pp.399-404, 2022, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.223.0399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying cognition in the classroom: An Early Start to successful and healthy education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chandler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (3), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique, 2ème édition enrichie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2024, Mythes et réalité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir un enseignement ? 2ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Pradère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2023, 978-2-8073-5103-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis d’ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 978-2-8073-2419-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7256-3582-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document. Communication et mémoire. Louvain la Neuve : De Boeck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il encore redoubler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poitiers : Canopé.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-240-03698-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage humain - Actes de la conférence EIAH 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATIEF/INRP/Université du Maine, 2009, 978-2-7342-1149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les connaissances ou les pratiques ? Un point de vue ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Coppe; Ariane Baye; Benoît Galand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche et l’amélioration des pratiques en éducation : vers un cadre de référence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory and Instructional Design for Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Working Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.859-880, 2022, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108955638.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l’éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck., pp.191-200, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Memory Resource Depletion Effect in Academic Learning: Steps to an Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Capa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mental Workload: Models and Applications, 4th International Symposium, H-WORKLOAD 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1318, Springer International Publishing, pp.13-26, 2020, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62302-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cognitive Load Theory to Improve Text Comprehension for Students with Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Educational Psychology and Students with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.339-362, 2020, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315100654-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l'opposition théorie / pratique en enseignement ? Une contribution de la psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Tripier-Mondancin; Philippe Canguilhem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratique ? Dépasser les clivages dans l'enseignement musical.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprennent les jeunes usagers à propos de Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Louise Merzeau; Valérie Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.149-161, 2015, 9782840162056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01360441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Cognitive Foundations of Teacher Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Science Teacher Professional Knowledge Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-202, 2015, 9789463003117. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-6300-313-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques et apprentissages humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Garbay, Daniel Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et sciences cognitives : Influences ou confluence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRYS / MSH, pp.153-186, 2011, Cogniprisme, 978-2-7351-1272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes on-line 1 : analyse des parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-270, 2008, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.cheva.2008.02.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur la modélisation des tâches de recherche d'informations dans le domaine des hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tricot, A., Rouet, J.-F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-56, 1998, http://www.hermes-science.com/fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'utilisation d'hypermédias : intérêts et limites des variables de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Tricot ; J.-F. Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias, approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Hermès., pp.175-190, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi formons-nous des têtes bien pleines plutôt que bien faites ? (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREM ELN #ELN – Enquête ELN auprès des parents : Synthèse - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ELN - Questionnaire Parents : Quelles compétences numériques sont attribuées aux enfants par leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je zappe, j'apprends ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Anatomy Learning Through Mixed Reality-Supported Drawing: Investigating Learning Performance, Cognitive Load, and Intrinsic Motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Load, Fostering Curiosity: Empirical Validation of the IMCLM-XR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données du projet « Vers une ergonomie des tâches d’étude en autonomie : consignes, régulations et organisations temporelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Arguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans l’acquisition de l’orthographe : dictée vs. copie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et méthodes pour l'ergonomie des sites Web : formats de présentation, analyse des stratégies et utilisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse. Nouveaux savoirs et nouvelles compétences des jeunes : quelle construction dans et hors de l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse. Le bien-être à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin-Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse : L’évaluation en classe, au service de l’apprentissage des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin-Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances et littératies numériques Accompagner les cultures numériques enfantines en famille et dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTNum. 2023, https://edunumrech.hypotheses.org/files/2023/12/GTnum_CREM_ELN_portfolio_Dec2023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires : rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires : quelles fonctions pédagogiques bénéficient des apports du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d'étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires. Dossier de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Botton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques des exerciseurs multimédias : introduction à l'étude du PNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pouts-Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques des exerciseurs multimédias : Quels apprentissages sont-ils possibles avec des exerciseurs multimédia en classe ? Réflexions théoriques et compte rendu d'une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lermercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chênerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marty Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId462"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> André Tricot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de psychologie cognitive</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">andre-tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4005-7338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">050726129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Né le 6 septembre 1966 à Clermont l’Hérault, marié, 5 enfantsWeb </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/view/andretricot1/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignant</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 	Université Paul Valéry Montpellier 3 - UFR 5Faculté des sciences du sujet et de la société	</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire de Psychologie Epsylon EA 4556Route de Mende - 34199 Montpellier cedex 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Professeur de psychologie cognitive (Classe Ex. 2) Université Paul Valéry Montpellier 3 (2019-)Professeur de psychologie à l’ESPE de Toulouse, anciennement IUFM Midi-Pyrénées (2005-19)Visiting professor (2011-12) et Invited professor (2017), University of New South Wales, Sydney. Professeur invité à l’université de Louvain la Neuve (2022)Maître de conférences à l’IUFM de Bretagne (1997-00), puis à l’IUFM Midi-Pyrénées (2000-05)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et conseil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Expert auprès de l’Australian Research Council, FNRS (Suisse), FRS (Belgique), AERES, ANR, CNRS, MESR, RIAM, OCDE, Commission Européenne …Conseil, collaborations : Airbus, Thales, Ariane, Air France, Orange, PSA, Nathan, Éditions MilanDirecteur de collection chez Retz (collection « mythes et réalités en éducation ») depuis 2016Membre du comité de lecture de 14 revues : Educational Psychology Review, Educational and Developmental Psychologist, Psychologie Française, Le Travail Humain, Éducation & Didactique, etc.Expertises régulières pour 40 revues nationales ou internationalesExpert auprès de ministères : éducation nationale, travail, agriculture.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Thèmes : apprentissages et recherche d’informations ; documents numériques ; difficultés d’apprentissage ; ingénierie pédagogique ; théorie de la charge cognitive ; ergonomie des IHM31 ouvrages, ouvrages collectifs et numéros spéciaux ; 39 chapitres dans des ouvrages collectifs94 articles dans des revues à comité de lecture ; 67 articles dans des revues de vulgarisation143 communications dans des colloques à comité scientifique ; 420 communications invitées37 contrats de recherche dont 24 comme responsable (136 K€ / contrat en moyenne)36 (co)directions de thèses et HDR (33 soutenues, 3 en cours) ; membre du jury de 132 thèses et 35 HDR« Distinguished Speaker » Association for Computing Machinery (2017-20); PEDR / PES depuis 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du Centre National d'Étude des Systèmes Scolaires – Cnesco, Cnam (2022 - )Responsable scientifique de l'axe « Cognition, Comportements, Langage », ANR (2021-22)Coordonnateur du groupe d’élaboration des propositions de programme du Cycle 2, MEN (2014-15)Président du jury de la conférence de consensus sur le redoublement, Cnesco (2014-15)Responsable d’axe puis directeur du Laboratoire Travail & Cognition, CLLE CNRS (2009-17)Co-Créateur des masters Psychologie des Apprentissages Scolaires (2021- ), Conseil et Ingénierie pour l’Enseignement Supérieur (2015-19), Enseignement & Formation en Documentation (2010-12)Membre élu (suppléant) du CNU 16ème section (2016-19) ; quelques expertises externes depuisCréateur et directeur de la SFR « Apprentissages, Enseignement, Formation », Toulouse (2013-15)Membre de la direction ESPE Toulouse, chargé de la recherche, innovation, évaluation (2012-15)Créateur et directeur de l’ERT 34 Hypermédias & Apprentissages (2002-06)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes et titres universitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">HDR en Psychologie, Université de Toulouse le Mirail (Décembre 2003)DEA et Doctorat en Psychologie Cognitive, directeur Claude Bastien (Janvier 1995) CREPCO - CNRS et Université de Provence, Allocataire Moniteur 1991-94DESS Nouvelles Technologies Information Communication (Juin 1989), Université Aix Marseille</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Movement to Learning: Leveraging VR Behavioral Metrics to Evaluate Cognitive Load and Curiosity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 209, pp.103751. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhcs.2026.103751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lost in translation: Mental fatigue induced by simultaneous interpreting impairs working memory and modulates pre-ejection period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Lorcery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrhani Benraïss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 266, pp.106909. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2026.106909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory: Emerging Trends and Innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Ouwehand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Paas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (4), pp.458. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/educsci15040458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of immersive technologies for education: effects of cognitive load and curiosity state on learning performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (1), pp.5-41. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906797v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should We Use Educational Robots to Introduce Students to Computational Thinking? Insights From Two Experimental Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Assisted Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcal.70074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Showing the drawing hand of the teacher in an anatomy video lecture—Effect on the student's learning, motivation, and cognitive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Besseyrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatomical Sciences Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ase.70156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer l’acquisition de la pensée informatique : conception et validation de deux instruments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 75, pp.101116. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2025.101116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales à l’école : éléments de comparaisons internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après-demain : journal mensuel de documentation politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N ° 69-70 (1), pp.56-57. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/apdem.069.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Some People Generally More Creative Than Others? A Systematic Review of Fifty Years’ Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.99. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09926-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning More Efficiently with Primary Knowledge Despite Extraneous Cognitive Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Psychology: an International Journal of Evolutionary Approaches to Psychology and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (2), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14747049241252694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 183 (3), pp.45-53. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.183.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter le temps pour écrire à la performance en frappe au clavier. Une aide aux expérimentations sur les tâches impliquant l’écriture au clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Vié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 124 (1), pp.3-15. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.241.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert but Not Persuasive: Middle School Students’ Consideration of Source in the Processing of Conflicting Videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infancia y Aprendizaje</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.285-321. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02103702.2022.2159616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances scolaires des élèves de Segpa sont-elles liées aux croyances qu'ils ont sur eux-mêmes ? Ou aux croyances d'autrui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle revue – Éducation et société inclusives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 96, pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of students’ prior attitude on the processing of conflicting videos: a comparison between middle-school and undergraduate students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Psychology of Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (38), pp.519-544. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10212-022-00634-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03972297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do graphic and textual interactive content organizers have the same impact on hypertext processing and learning outcome?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Sanchiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing in Higher Education: Research &amp; Integration of Instructional Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (3), pp.433-465. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12528-022-09328-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Primary Knowledge in Unpopular Statistics Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-022-09699-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on enseigner et apprendre des méthodes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 577, pp.25-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary vs. secondary knowledge contents in reasoning: Motivated and efficient vs. overburdened</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 227, pp.103610. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2022.103610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de « La Flexibilité cognitive », ouvrage coordonné par Evelyne Clément.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022/3 (577), pp.257-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing cognitive load during video lectures in physiology with eye movements modeling and pauses: a randomized controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lockman Aalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physiology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/advan.00185.2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue. Learning with information technologies: New opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. 121 (4), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.214.0355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of a training program for in-service primary teachers on inquiry-based science teaching: impact on students/impact on teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les enseignants (n') utilisent (pas) les outils numériques en classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie &amp; Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 578, pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte la mémoire de travail lors de la conception de situations d’apprentissage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.217-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The advantages of listening to academic content in a second language may be outweighed by disadvantages: A cognitive load theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjep.12468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude didactique de l’impact d’un dispositif de formation continue à un enseignement des sciences fondé sur l’investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lepareur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Houdé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 169 (1), pp.169-184. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/admed.169.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler connaissances en psychologie cognitive et ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raisons éducatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 25 (1), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/raised.025.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique permet-il des apprentissages scolaires moins contraints ? Une revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 45 (1), pp.37-56. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/es.045.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Se faire un film » ou réaliser un film avant de rédiger un texte. Deux expériences en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Galissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (3), pp.295-312. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enf2.203.0295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do learners declining to seek help conform to rational principles?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Miranda Lery Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (1), pp.87-117. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13546783.2019.1577756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de vidéos académiques en ligne : le cas du musée virtuel Criminocorpus.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.179-196. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edc.11001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un sens inné du nombre ? Une revue des différentes tâches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 570 (6), pp.297-310. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.570.0297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Claude Bastien (1937-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonnardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vivicorsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier de Viviés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Numéro561 (3), pp.229. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/bupsy.561.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Primary Knowledge: an Efficient Way To Motivate Students and Promote the Learning of Formal Reasoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31, pp.915-938. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-019-09482-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing flipped classroom that used a context aware mobile learning system into learning process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Mahnane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouissem Benmesbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (12), pp.1531-1553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la tâche de recherche et de consultation de vidéos dans un dispositif audiovisuel académique en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Macedo-Rouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (11), https://firstmonday.org/ojs/index.php/fm/article/view/7108/6555. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5210/fm.v22i111.7108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01916535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory and Time Considerations: Using the Time-Based Resource Sharing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Vincent Paubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-018-9438-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary knowledge enhances performance and motivation in reasoning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 56, pp.10-19. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01736920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La présentation orale de textes narratifs améliore-t-elle la compréhension d’élèves dyslexiques de CM2 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accompagnement personnalisé : rupture ou continuité entre pratiques d'enseignement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Dahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configured-groups hypothesis: fast comparison of exact large quantities without counting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Miravete Miravète</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slava Kalyuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (4), pp.447 - 459. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-017-0826-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique modifie-t-il le métier d'élève ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rafenomanjato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How may multimedia and hypertext documents support deep processing for learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (3), pp.209 - 221. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2015.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contraintes spécifiques des apprentissages scolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social web and Wikipedia: an opportunity to rethink the links between sources’ credibility, trust and authority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Monday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning subject content through a foreign language should not ignore human cognitive architecture: A cognitive load theory approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Joulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52, pp.69 - 79. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2017.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du corps dans les apprentissages symboliques : apports des théories de la cognition incarnée et de la charge cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur la philosophie et le langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.219-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissages scolaires et non scolaires avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administration &amp; éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles connaissances de la langue orale est-il nécessaire d’enseigner ? Une contribution évolutionniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 36, pp.75 - 94. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dse.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cécité aux connaissances spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), pp.9-26. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.2428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation théorie-pratique en éducation musicale Apports de la psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Tripier-Mondancin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Maizières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Expérience esthétique et culture scolaire : quelles alliances possibles au service du développement global d’un enfant ?, 56, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs psychologiques qui ont un effet sur la réussite des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia USP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réussite et échec en langues de spécialité, XXIV (2), </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/apliut.5155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additions are biased by operands: evidence from repeated versus different operands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pom Charras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rébaï Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hurter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vsevolod Peysakhovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Communications in Computer and Information Science, 78 (2), pp.248-265. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-013-0491-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de gestion de contextes métiers pour l'accès à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.111-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité d’élèves, activité d’enseignants en éducation scientifique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ginestié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8, pp.9-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information search activity: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (2), pp.49-62. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans l'acquisition de l'orthographe : dictée vs copie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (118), pp.280-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Leading Groups of Learners to Make Their Shared Problem-Solving Organization Explicit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), pp.199-212. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre des documents non-linéaires : quelles ressources apportées par les connaissances antérieures ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 111 (02), </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0003503311002053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between prior knowledge and concept-map structure on hypertext comprehension, coherence of reading orders and disorientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (2), pp.88-97. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2009.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior knowledge in learning from a non-linear electronic document: Disorientation and coherence of the reading sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (2), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2008.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of prior knowledge and concept-map structure on disorientation, cognitive load, and learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara van Gog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Paas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (5), pp.376-386. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.learninstruc.2009.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs peuvent influencer l'engagement dans une formation à distance ? Etude exploratoire auprès des prescripteurs de formation en milieu industriel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudette Mariné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 12, pp.65-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en psychologie ergonomique : introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Détienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48 (2), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ergonomique de la conception d'un dispositif de formation à distance utilisant les TIC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plegat-Soutjis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ergonomique de la conception d'un dispositif de formation à distance utilisant les TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Plégat-Soutjis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels savoir-faire les utilisateurs réguliers du web acquièrent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (1-2), pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinateurs et apprentissages. Qu'apporte le multimédia aux apprentissages ? Un bref état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettres ouvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16, pp.44-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de la cybernétique et de la communication sur la psychiatrie : quel est le rôle de Paul Watzlawick ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.133-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge cognitive et apprentissage. Une présentation des travaux de John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Psychologie de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.37-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'utilisation d'hypermédias : intérêts et limites des variables de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000214v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher de l'information dans un hypertexte : vers un modèle des processus cognitifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes et Hypermédias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, hors série, pp.57-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique &amp;quot;hypertextes et hypermédias&amp;quot; 1945-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Informatique Approfondie et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46, pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques points de repères sur l'évolution de l'étude du raisonnement en psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Apprendre à raisonner ?, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : la charge mentale, &amp;quot;vertu dorminitive&amp;quot; ou concept opérationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, La charge mentale, 41 (4), pp.313-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00135871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'informations dans les systèmes hypertextes : des représentations de la tâche à un modèle de l'activité cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2 (3), pp.307-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quels types d'apprentissages les logiciels hypermédia peuvent-ils être utiles ? Un point sur la question en 1994.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quels types d'apprentissages les logiciels hypermédia peuvent-ils être utiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76, pp.97-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00001131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving transfer of problem-solving skills through worked-examples and analogy? A 5th grade classroom study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Ginns, Nov 2024, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can teaching reading comprehension foster pupils’ cognitive and affective empathy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR Thirty-Second Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETY FOR THE SCIENTIFIC STUDY OF READING (SSSR), Jul 2024, Copenhagen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing three different approaches to teach programming and computational thinking in 5th grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th Annual JURE Conference for Research on Learning and Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of teacher’s hand in anatomical distance learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Besseyrias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don’t we need two control groups in large Randomized Controlled Trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 - "Education as a Hope in Uncertain Times"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a literacy intervention on theory of mind and empathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pariser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JURE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Research on Learning and Instruction (EARLI), Aug 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we teach transferable knowledge? An adversarial collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, André Tricot, Sep 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une société du document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JECIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Sébastien Vayre; Arnaud Halloy; Gérald Gaglio; Manuel Boutet; Lise Arena; Marc Relieu; Pierre Therouanne; Isabelle Milhabet, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and flexibility: A preliminary study on how to foster semantic recoding in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Gvozdic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLTC 2022 14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working memory resource depletion effect in a reading aloud task performed by students with dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dada-Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Self-regulated Learning in BL: Exploring Learners’ Tactics and Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Villalobos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Pérez-Sanagustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Broisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventeenth European Conference on Technology Enhanced Learning ECTEL22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.407-420, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is working memory resource depletion effect observable with a dictation task?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Petri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Dada-Marthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Grossbery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereotype threat and working memory resource depletion effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Huret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Santiago, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation effect and eye movement modelling examples in learning renal physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lockman Aalioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Gouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensée informatique et activités de programmation : quels outils pour enseigner et évaluer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Apprendre la Pensée Informatique de la Maternelle à l'Université », dans le cadre de la conférence Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Fribourg, Suisse. pp.68-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert but not persuasive: do students consider source when processing conflicting videos?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2021 - Symposium  “YouTube in the classroom and beyond: Comprehension and evaluation of online videos on science topics”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive load and spelling performance in a word dictation task: Contributions of the TBRS model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Brellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kingston, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Louis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeannin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les formes de partenariat entre laboratoires et territoires académiques – webinaire inter GTnum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DNE-MENJS, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivate learners and promote formal logic learning through primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Biennial Conference of European Association for Research on Learning and Instruction (EARLI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are cognitive load theory and desirable difficulties two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning more efficiently with primary knowledge despite cognitive load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using primary knowledge in unpopular statistical exercises to promote performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’expertise n’est pas persuasive : étude sur une controverse socio-scientifique présentée en vidéo à des collégiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Psychologie sociale de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérer l’approche évolutive pour comprendre le traitement des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59ème Congrès de la Société Française de Psychologie, Psychologie, Santé et Société : de la théorie aux applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser les connaissances primaires : une façon efficace de motiver les apprenants et de favoriser leur apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11eme Colloque Psychologie du Développement : Environnements, Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating pre-adolescents' beliefs about organic food: the impact of contradictory arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Le Floch-Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C. Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI SIG 26 conférence - Inquiry Learning, Argumentation, Reasoning and Dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Jerusalem (Israel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary vs. secondary knowledge as a way to present logical problem solving.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Cognitive Load Theory Conference (ICLTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary domain-general knowledge vs. secondary domain-specific knowledge: Is there a link between the two of them, in logical reasoning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bonnefon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Biennial conference of the European Association for Research on Learning and Instruction (EARLI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of a situation awareness training module in initial pilot training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Matton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Aviation Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Dayton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des objectifs de consultation des usagers dans un dispositif audiovisuel dédié à l'Enseignement supérieur et à la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Papinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Pratiques Sociales et Apprentissages/EXPERICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte de l'extra-éducatif dans les dispositifs de e-formation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Fluckiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Audran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Peraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international e-Formation 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France. pp.222-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the cognitive load theory to improve dyslexic students’ reading comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Cognitive load theory conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Fort Collins, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle marge de manoeuvre faut-il laisser aux utilisateurs d'animations 3D techniques en maintenance aéronautique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème conférence francophone sur l'Interaction Homme-Machine, IHM'13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Nov 2013, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2534903.2534912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877265v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de gestion de contextes métiers pour l'accès à l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the flight task around different types of aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Human-Computer Interaction in Aerospace (HCI-Aero)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressemblance a encore frappé ! Effets de l'iconicité sur des tâches d'apprentissage en maintenance aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimanana Zafiharimalala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ressemblance a encore frappé ! Effets de l'iconicité sur des tâches d'apprentissage en maintenance aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herimanana Zafiharimalala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Belgique. pp.315-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00607715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Learners' Self-organization: An Exploratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS 2010: 10th International Conference on Intelligent Tutoring Systems : Bridges to Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Pittsburg, United States. pp.123-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des moteurs de recherche par les jeunes : Impact des connaissances du domaine et des connaissances procédurales sur les stratégies d'exploration visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Cara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Thérouanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Chanquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International TICE'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Based Coding Scheme to Analyze Students' Organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Collaborative Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Learners' Organization in Collective Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Technology Enhanced Learning 2008, Maastricht, LNCS 5192</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, pp.290--303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Learners' Self-Organization in terms of Co-Construction, Co-Operation and Co-Ordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Moguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Montreal, Canada. pp.743--745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des échanges et du scénario de communication sur un forum d'accompagnement à distance de l'entrée dans le métier des professeurs des écoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Charrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ChatCom : Étude des usages de différents claviers logiciels dans une tâche de saisie via Internet par des personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ére Conférence Internationale sur l'accessibilité et les systèmes de suppléance aux personnes en situations de handicaps (ASSISTH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT : Institut de Recherche en Informatique de Toulouse, Nov 2007, Toulouse, France. pp.233-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité, utilisabilité, acceptabilité : interpréter les relations entre trois dimensions de l'évaluation des EIAH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Plégat-Soutjis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France. pp.391-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du travail de l'Équipe de Recherche Technologique ERTe 34, Hypermédias et Apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies pour l'Apprentissage et l'Education : Entre Recherche et Usages Pédagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres définitoires d’un document multimédia utilisé dans l’enseignement-apprentissage d’une langue étrangère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grandaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mélan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mojahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Compréhension et hypermédia, Approches cognitives, communicationnelles et sémiotiques»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques documentaires : la construction des savoirs et les démarches d'apprentissage des élèves. Quelles compétences développer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les politiques documentaires des établissements scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sur-utilisation d'un instrument, effet négatif d'une compétence instrumentale ? L'exemple des compétences à naviguer sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Foucault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages éducatifs des technologies de l'information et de la communication :quelles nouvelles compétences pour les enseignants ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre formel pour interpréter les liens entre utilisabilité et utilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergo-IHM 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de quelques compétences TIC au cours de la seconde année d'IUFM. Analyse de deux cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Drot-Delange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kuster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jun 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions d'aides en fonction des types d'apprentissages dans des environnements hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Pierre-Demarcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid El Boussarghini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrième colloque "Hypermédias et Apprentissages"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Poitiers, France. pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception d'hypermédias pour l'apprentissage : structurer des connaissances rationnellement ou fonctionnellement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Châtenay-Malabry, France. pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hypermédias pour quoi faire ? l'apport des modèles de tâches à la conception d'hypermédias pour l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes journées hypermédias et apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Châtenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie cognitive des systèmes hypermédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective Recherches pour l'Ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Toulouse, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de navigation et stratégies d'apprentissage : pour l'approche expérimentale d'un problème cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième colloque Hypermédias et Apprentissages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Lille, France. pp.21-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational robotics for learning programming: too high a cognitive load for 5th grade students?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Cognitive Load Theory Conference: ICLTC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Sidney, Australia. Unpublished, 2024, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.30044.30084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robotique pédagogique au service de l’apprentissage de la programmation : une charge cognitive trop élevée pour des élèves de cycle 3 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée informatique, support du transfert analogique ? Une comparaison de deux approches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Tissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bourgaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Piaget-RIPSYDEVE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes approches pour évaluer l'apprentissage de la programmation et de la pensée informatique en contexte scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Sigayret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thinking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering middle school students’ processing of conflicting videos: effect of a sorting activity to improve the consideration of divergent arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiple-Documents Literacy Workshop 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prior Beliefs Bias in the Processing of Scientific Arguments: A Comparison Between Preadolescents and Adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Francisco, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasoning with higher extrinsic cognitive load is efficient with primary knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lespiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Convention of Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert mais pas convaincant : comment les collégiens prennent en compte la source lors du traitement de vidéos contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lescarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sakdavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Psychologie sociale et éducation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’invention de savoirs documentaires : les activités de recherche d’information d’usagers dits « novices ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boubée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Couzinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Colloque international, Enjeux et usages sociaux des TIC (EUTIC) : aspects sociaux et culturels, Université de Bordeaux 3, 22-24 septembre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, Presses universitaires de Bordeaux, pp.225-234, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue. Designing instruction for learning technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 122 (3), pp.399-404, 2022, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.223.0399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodying cognition in the classroom: An Early Start to successful and healthy education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chandler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 27 (3), 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation pédagogique, 2ème édition enrichie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retz, 2024, Mythes et réalité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir un enseignement ? 2ème édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Pradère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2023, 978-2-8073-5103-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précis d’ingénierie pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Musial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 978-2-8073-2419-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre avec le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Amadieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retz.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-7256-3582-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le document. Communication et mémoire. Louvain la Neuve : De Boeck.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il encore redoubler ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Steinmetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poitiers : Canopé.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-240-03698-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01880592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques pour l'apprentissage humain - Actes de la conférence EIAH 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Delozanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ATIEF/INRP/Université du Maine, 2009, 978-2-7342-1149-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer les connaissances ou les pratiques ? Un point de vue ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thibault Coppe; Ariane Baye; Benoît Galand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche et l’amélioration des pratiques en éducation : vers un cadre de référence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Louvain., A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Load Theory and Instructional Design for Language Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Handbook of Working Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Cambridge University Press, pp.859-880, 2022, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781108955638.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Guibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de sciences de l’éducation et de la formation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck., pp.191-200, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Memory Resource Depletion Effect in Academic Learning: Steps to an Integrated Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Puma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Capa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Audiffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Mental Workload: Models and Applications, 4th International Symposium, H-WORKLOAD 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1318, Springer International Publishing, pp.13-26, 2020, Communications in Computer and Information Science, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-62302-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Cognitive Load Theory to Improve Text Comprehension for Students with Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sweller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Educational Psychology and Students with Special Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.339-362, 2020, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315100654-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec l'opposition théorie / pratique en enseignement ? Une contribution de la psychologie cognitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Tripier-Mondancin; Philippe Canguilhem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théorie et pratique ? Dépasser les clivages dans l'enseignement musical.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Mirail, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Cognitive Foundations of Teacher Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Understanding Science Teacher Professional Knowledge Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-202, 2015, 9789463003117. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-6300-313-1_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’apprennent les jeunes usagers à propos de Wikipédia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jeunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Barbe; Louise Merzeau; Valérie Schafer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wikipédia objet scientifique non identifié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.149-161, 2015, 9782840162056</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01360441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatiques et apprentissages humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Garbay, Daniel Kayser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et sciences cognitives : Influences ou confluence ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPHRYS / MSH, pp.153-186, 2011, Cogniprisme, 978-2-7351-1272-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00742999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes on-line 1 : analyse des parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.251-270, 2008, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puf.cheva.2008.02.0251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03565486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur la modélisation des tâches de recherche d'informations dans le domaine des hypermédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tricot, A., Rouet, J.-F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-56, 1998, http://www.hermes-science.com/fr/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer l'utilisation d'hypermédias : intérêts et limites des variables de performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Tricot ; J.-F. Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias, approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris : Hermès., pp.175-190, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Miguel Addisu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehmet-Ali Akinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi formons-nous des têtes bien pleines plutôt que bien faites ? (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charges de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique de l'ergonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête ELN - Questionnaire Parents : Quelles compétences numériques sont attribuées aux enfants par leurs parents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GTnum CREM ELN #ELN – Enquête ELN auprès des parents : Synthèse - Groupes thématiques numériques de la Direction du numérique pour l'éducation (Ministère de l'Éducation nationale et de la jeunesse) 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04293200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je zappe, j'apprends ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Load, Fostering Curiosity: Empirical Validation of the IMCLM-XR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Anatomy Learning Through Mixed Reality-Supported Drawing: Investigating Learning Performance, Cognitive Load, and Intrinsic Motivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matisse Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Larrue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Liguoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sauzéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion des données du projet « Vers une ergonomie des tâches d’étude en autonomie : consignes, régulations et organisations temporelles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Arguel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus cognitifs impliqués dans l’acquisition de l’orthographe : dictée vs. copie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Giraudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données et méthodes pour l'ergonomie des sites Web : formats de présentation, analyse des stratégies et utilisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse. Nouveaux savoirs et nouvelles compétences des jeunes : quelle construction dans et hors de l’école ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05154220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse. Le bien-être à l’école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin-Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de synthèse : L’évaluation en classe, au service de l’apprentissage des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Florin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Piedfer-Quêney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroussia Simonin-Kunerth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances et littératies numériques Accompagner les cultures numériques enfantines en famille et dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Beckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GTNum. 2023, https://edunumrech.hypotheses.org/files/2023/12/GTnum_CREM_ELN_portfolio_Dec2023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05572651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires : rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d’étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03234523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires : quelles fonctions pédagogiques bénéficient des apports du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national d'étude des systèmes scolaires (Cnesco); Conservatoire national des arts et métiers (Cnam). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique et apprentissages scolaires. Dossier de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Botton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cnesco-Cnam. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques des exerciseurs multimédias : introduction à l'étude du PNER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pouts-Lajus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Carrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages pédagogiques des exerciseurs multimédias : Quels apprentissages sont-ils possibles avec des exerciseurs multimédia en classe ? Réflexions théoriques et compte rendu d'une expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lermercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chênerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marty Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Morancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId466"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73732D02"/>
+    <w:nsid w:val="FF912465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4005-7338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050726129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/andretricot1/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Poupard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larrue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liguoro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2026.103751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066190v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ouwehand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15040458" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906797v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13503" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101389v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70074" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Besseyrias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.70156" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302190v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.183.0045" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04561893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049241252694" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.069.0056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685354v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Miravete" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09926-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lescarret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2022.2159616" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mekki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-022-09699-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Musial" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103610" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623529v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Aalioui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/advan.00185.2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-022-09328-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00634-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissinot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0169" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554833v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0141" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04180248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sweller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12468" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.214.0355" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508439v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Miranda Lery Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2019.1577756" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Galissier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.203.0295" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papinot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.11001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mirav&#232;te" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.570.0297" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851824v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mahnane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Benmesbah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112917v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-019-09482-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.561.0229" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736920v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.02.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916535v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v22i111.7108" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01767348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-018-9438-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macedo-Rouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vandenbroucke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amadieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemari&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.04.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628841v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rafenomanjato" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628833v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628923v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Joulia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2017.04.007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889164v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rochard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880519v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Miravete Mirav&#232;te" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Kalyuga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0826-5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628925v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1380" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404943v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2428" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5155" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628928v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390837v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chaker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563668v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877798v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moguel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.30" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCPCSWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961573v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880529v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Marin&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565481v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2009.07.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81D9A856FFD3A4341382AD6F8603AE1123C8486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565485v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2008.12.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara van Gog" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2009.02.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109655v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amiel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696379v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pl&#233;gat-Soutjis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109800v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Bastien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plegat-Soutjis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000216v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025556v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Boussarghini" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouget" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000214v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000075v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000092v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ripoll" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135871v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000076v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001131v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953096v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pariser" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813752v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tissot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953089v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245523v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953087v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353867v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bressier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199825v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755432v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dada-Marthe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784148v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Villalobos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagustin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_30" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171832v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Petri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fonteneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Grossbery" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171821v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04263753v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241689v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578155v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescarret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Floch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sakdavong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04263760v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633211v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864528v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186496v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186576v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186551v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186517v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071159v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071158v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Floch-Py" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sakdavong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Boucheix" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621058v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632500v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gayraud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621064v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463285v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434940v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877265v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hugues" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534912" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141671v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627366v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacabanne" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692003v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herimanana Zafiharimalala" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607715v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948756v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544918v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948774v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434045v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961990v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624223v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019393v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charrat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000357v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000154v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Lutz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858171v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandaty" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000212v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tricot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000599v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000210v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000080v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000490v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierre-Demarcy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000509v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bastien" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000542v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dufresne" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000088v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000085v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834893v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30044.30084" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755441v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353904v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964163v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353282v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boucheix" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353266v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Boucheix" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713056v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864532v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881796v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171802v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0399" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880582v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chandler" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027277v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027291v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Prad&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554846v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027304v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877612v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/l-innovation-pedagogique-9782725635828.html#descriptif" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880592v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Heim" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Steinmetz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/faut-il-encore-redoubler.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433919v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171767v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027163v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108955638.045" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181608v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132585v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315100654-17" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172080v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01360441v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01225902v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tanguy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6300-313-1_11" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742999v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565486v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cheva.2008.02.0251" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000548v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 2-86601-704-8-1998" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190374v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818991v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u939" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263762v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293200v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04293206v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000077v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050491v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Larrue" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liguoro" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauz&#233;on" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219664v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285679v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403772v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003731v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154220v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin Kunerth" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617867v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Qu&#234;ney" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin-Kunerth" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617908v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572651v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234523v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249545v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622661v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000106v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pouts-Lajus" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyer" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carrier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000110v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lermercier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty Dessus" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andre-tricot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4005-7338" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050726129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/andretricot1/accueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975548v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matisse Poupard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Larrue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Liguoro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sauz&#233;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2026.103751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Lorcery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benra&#239;ss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2026.106909" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Ouwehand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Paas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci15040458" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906797v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13503" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Sigayret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.70074" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Besseyrias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Gouzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ase.70156" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blanc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2025.101116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942210v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chesn&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.069.0056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685354v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Miravete" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09926-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049241252694" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942194v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.183.0045" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04561893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Huret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.241.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lescarret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Magnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Floch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sakdavong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2022.2159616" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171757v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mekki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972297v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00634-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Amadieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lemari&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12528-022-09328-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816367v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-022-09699-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171920v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Musial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2022.103610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171783v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lockman Aalioui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/advan.00185.2021" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554831v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.214.0355" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508439v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04180248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Puma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sweller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12468" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.169.0169" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/raised.025.0141" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.045.0037" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Galissier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.203.0295" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Miranda Lery Santos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bonnefon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13546783.2019.1577756" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papinot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.11001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mirav&#232;te" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.570.0297" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnardel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Vivi&#233;s" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.561.0229" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112917v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-019-09482-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mahnane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hafidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouissem Benmesbah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macedo-Rouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01916535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sahut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v22i111.7108" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01767348v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Matton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-018-9438-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736920v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.02.007" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880617v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vandenbroucke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01915699v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Dahm" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rochard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Miravete Mirav&#232;te" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slava Kalyuga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-017-0826-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rafenomanjato" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628838v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amadieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemari&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.04.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628833v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628837v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Joulia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2017.04.007" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889164v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628839v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628925v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.1380" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404943v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2428" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628928v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5155" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519392v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;ba&#239; Soret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Peysakhovich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-013-0491-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390837v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chaker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563668v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01382829v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2012.03.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFCPCSWL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00961573v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel P&#233;rez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Giraudo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877798v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Moguel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchounikine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2011.30" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880529v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Marin&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503311002053" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565481v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2009.07.001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F81D9A856FFD3A4341382AD6F8603AE1123C8486/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565485v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2008.12.017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565484v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara van Gog" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2009.02.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109655v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amiel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109800v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#233;tienne" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Bastien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109854v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plegat-Soutjis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696379v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pl&#233;gat-Soutjis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025556v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Drot-Delange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Boussarghini" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000216v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000218v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pouget" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000214v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica de Vries" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000075v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000215v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ripoll" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000238v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Chanquoy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00135871v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000086v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001131v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813752v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tissot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sander" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raynal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953096v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pariser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755432v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953087v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953089v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353867v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bressier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199825v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064717v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Gvozdic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171813v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dada-Marthe" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784148v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Villalobos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar P&#233;rez-Sanagustin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sanza" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_30" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171832v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Petri" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fonteneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Grossbery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171821v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04263753v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241689v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lescarret" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Floch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Sakdavong" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04263760v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633211v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Louis Baron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeannin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186576v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186551v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186517v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186496v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864528v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071159v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071158v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331333v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Floch-Py" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Sakdavong" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Boucheix" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621058v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621064v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01632500v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gayraud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463285v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613932v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Audran" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Peraya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rinaudo" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434940v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877265v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hugues" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2534903.2534912" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141671v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627366v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lacabanne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692003v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herimanana Zafiharimalala" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607715v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948756v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544918v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Th&#233;rouanne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948774v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961990v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434045v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019393v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Charrat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624223v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000154v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Lutz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000357v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858171v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grandaty" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M&#233;lan" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000080v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000210v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000212v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tricot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000599v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kuster" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000490v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Pierre-Demarcy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000509v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bastien" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dufresne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Merlet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000085v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000088v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834893v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30044.30084" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755441v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353904v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755436v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964163v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353266v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Boucheix" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353282v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Boucheix" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713056v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864532v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881796v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boub&#233;e" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Couzinet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171802v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.223.0399" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880582v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chandler" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027277v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027291v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Prad&#232;re" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027304v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03554846v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877612v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-retz.com/pedagogie/domaines-transversaux/l-innovation-pedagogique-9782725635828.html#descriptif" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880603v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01880592v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Heim" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Steinmetz" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.reseau-canope.fr/notice/faut-il-encore-redoubler.html" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433919v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delozanne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171767v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027163v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108955638.045" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181608v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130355v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Capa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62302-9_2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132585v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315100654-17" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172080v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01225902v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tanguy" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sensepublishers.com" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-6300-313-1_11" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01360441v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jeunier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742999v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565486v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.cheva.2008.02.0251" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000548v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ISBN : 2-86601-704-8-1998" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190374v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04818991v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u939" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263762v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04293206v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293200v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000077v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219664v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050491v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Larrue" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Liguoro" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauz&#233;on" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285679v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Arguel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403772v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003731v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154220v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin Kunerth" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617867v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Piedfer-Qu&#234;ney" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Simonin-Kunerth" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617908v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05572651v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Becquet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Beckmann" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Capelle" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03234523v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03249545v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622661v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mons" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Botton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000106v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pouts-Lajus" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meyer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Carrier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000110v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lermercier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ch&#234;nerie" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marty Dessus" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Morancho" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>