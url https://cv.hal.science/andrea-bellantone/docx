--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -97,1239 +97,1239 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegel in Modern French Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mark Sinclair - Daniel Whistler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Handbook on French Modern Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, 2024, 9780198841869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Sentimento dell'esistenza. Jean Wahl lettore del pensiero francese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Wahl, Il pensiero moderno in Francia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Castelvecchi, 2024, 9788868267803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El mal como ausencia. La post-modernidad a la luz del pensamiento de Alexandre Kojève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El mal. Jornada de Filolosofia 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Universidad San Damaso, 2023, 9788417561642</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maschera (di Hegel) e il silenzio (di Kojève)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Gembillo et alii. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La presenza di Hegel nei pensatori contemporanei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armando Siciliano, 2023, 9791255490081</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spiritualité d'Alexandre Kojève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie et spiritualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parole et Silence; Jean-Louis Vieillard-Baron; Paris, pp.73-94, 2022, 978-2-88-959-423-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maine de Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Devarieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du spiritualisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le drâme de la modernité. Entre Blondel et Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Jeanne Coutagne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maurice Blondel. La sainteté de la raison</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann Éditeurs, pp.81-100, 2022, Philosophies de l'esprit, 979-1-0370-1496-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cercle et la spirale. Le double sens de la médiation chez Ravaisson et Bruaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité de Claude Bruaire. Don, Esprit, Dieu, sous la direction d'Andrea Bellantone, Philippe Capelle-Dumont, Emmanuel Tourpe, CERF, Paris, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un idealismo senza idealità?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giacomo Petrarca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augusto Vera. La fenomenologia dello spirito di Hegel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InSchibboleth, 2021, 978-88-857-16-12-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kandinskij bifronte. Kojève e Henry lettori della stessa pittura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. Bellantone - M. Donà, Figure dell'astrazione. Kandinskij, Mavelitch e Soulages, Castelvecchi, Roma, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénoménologie et mouvement cycloïdal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bellantone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manuel Porcel Moreno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Del Logos al Agapè. En torno al giro teológico de la fenomenología,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sindéresis, pp.41-56, 2020, Biblioteca Teólogica Granadina, 978-84-85653-93-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’apertura dell’intimo. Jean-Louis Chrétien e l’esposizione della fenomenologia all’agostinismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellantone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Percorsi agostiniani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Xv (30), pp.197-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « conception mystique de l’hégélianisme » d’Augusto Vera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellantone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 54, pp.43-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cps.7090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La reprise — de la métaphysique. Le site de Pascal selon Rosaria Caldarone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellantone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etica e Politica/Ethics and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'arca dell'esperienza - il sentimento trascendentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellantone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquinas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la persévérance à la donation. La décision métaphysique de Ravaisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bellantone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855527v1</w:t>
-              </w:r>
-[...822 lines deleted...]
-                <w:t xml:space="preserve">hal-04856915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1484,51 +1484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellantone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620856v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.7090" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855534v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03551794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859325v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620853v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620858v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859939v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856893v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856921v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637579v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devarieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859325v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bellantone" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620853v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859939v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637579v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Devarieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856893v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277417v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856915v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.7090" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03551794v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855527v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>