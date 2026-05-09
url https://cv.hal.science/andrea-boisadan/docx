--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -66,579 +66,670 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are Lead users?</w:t>
+                <w:t xml:space="preserve">Prospective Ergonomics in the Anthropocene era: reconsidering human needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity. Theories – Research - Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1-2), pp.50-63. </w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69, pp.1 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/ctra-2023-0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2025.2474642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262834v1</w:t>
+                <w:t xml:space="preserve">hal-05262821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Lead-userness a trait or a state?</w:t>
+                <w:t xml:space="preserve">Who are Lead users?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creativity. Theories – Research - Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 10 (1-2), pp.50-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/ctra-2023-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387806v1</w:t>
+                <w:t xml:space="preserve">hal-05262834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance Project-Based Learning During Lockdown and Learner’s Motivation</w:t>
+                <w:t xml:space="preserve">Is Lead-userness a trait or a state?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Journal of Problem-Based Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Creativity. Theories – Research - Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097471v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the design of a quick and universal questionnaire to assess the intuitiveness of products</w:t>
+                <w:t xml:space="preserve">Distance Project-Based Learning During Lockdown and Learner’s Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Viazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourgognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1463922X.2021.1876177⟩</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Journal of Problem-Based Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14434/ijpbl.v16i1.32580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097307v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards the design of a quick and universal questionnaire to assess the intuitiveness of products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Boisadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Buisine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Issues in Ergonomics Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (6), pp.753-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1463922X.2021.1876177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DESIGNING UNIVERSAL VISUOTACTILE PICTOGRAMS FOR ORIENTATION MAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Boumenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Accessibility and Design for All</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.31-69. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17411/jacces.v10i1.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -648,306 +739,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowering Instructional Design Research: Open-Access Experimental Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bondesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teerawat Kulsuwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Locard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 13th International Conference on Information and Education Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Fukuyama, Japan. pp.123-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit learning of professional skills through immersive virtual reality: a media comparison study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bondesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrenne Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrenne Canal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Richir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Conference Virtual Reality and 3D User Interfaces (VR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.442-449, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vr59515.2025.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception universelle, lead users et intelligence émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -963,280 +1054,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRATH, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Need-Seeking: Creating, Discovering or Recovering Needs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Taton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEA 2021 Triennal Congress of the International Ergonomics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Ergonomics Association, Jun 2021, Online, France. pp.624 - 630, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74602-5_86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un plan d'orientation multisensoriel La borne Autonomade de Tactile Studio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Abati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dairin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handicap 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFRATH, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1246,245 +1337,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants dispositionnels dans lechoix de la mobilité écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanji Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Viazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme Colloque Interdisciplinaire de l'ARPEnv : Rôle des environnements vécus sur les modes de vie (durables)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour la conception de plans d'orientation accessibles aux déficients visuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Buisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ErgoIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1494,65 +1585,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension humaine de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1571,73 +1662,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gwénael Guillemot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La performance écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design de service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1657,51 +1748,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie: 150 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1711,147 +1802,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pièce de blocage pour bloquer des glaçons dans verre et verre équipé d'une telle pièce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goncalves Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Berrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Nadège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraysse Amanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3094881. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04097385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1861,114 +1952,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception universelle pour une signalétique intuitive et accessible à tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Boisadan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Sorbonne Paris Cité, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04097411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2115,51 +2206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ctra-2023-0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourgognon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/ijpbl.v16i1.32580" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1876177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17411/jacces.v10i1.219" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondesan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerawat Kulsuwan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Locard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056179v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrenne Canal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vr59515.2025.00068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099227v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Taton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_86" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bougault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dairin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanji Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Davies" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097332v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves Pedro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Berrah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Nad&#232;ge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse Amanda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04097411v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Boisadan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Buisine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2025.2474642" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/ctra-2023-0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourgognon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Blandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/ijpbl.v16i1.32580" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1463922X.2021.1876177" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Boumenir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17411/jacces.v10i1.219" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bondesan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerawat Kulsuwan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Locard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrenne Canal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Richir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vr59515.2025.00068" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099227v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097441v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Taton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74602-5_86" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bougault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dairin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanji Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Viazzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097454v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nelson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Davies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097385v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves Pedro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Berrah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Nad&#232;ge" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraysse Amanda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04097411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>