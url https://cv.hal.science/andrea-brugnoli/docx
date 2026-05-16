--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -532,261 +532,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Nonlinear Elasticity: An Exterior Calculus Formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stokes-Dirac structures for distributed parameter port-Hamiltonian systems: An analytical viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brugnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Califano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefano Stramigioli</w:t>
+                <w:t xml:space="preserve">Ghislain Haine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00332-023-09945-7⟩</w:t>
+              <w:t xml:space="preserve">Communications in Analysis and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.362-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/cam.2023018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840753v1</w:t>
+                <w:t xml:space="preserve">hal-04840744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stokes-Dirac structures for distributed parameter port-Hamiltonian systems: An analytical viewpoint</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic Nonlinear Elasticity: An Exterior Calculus Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Rashad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brugnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Haine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Matignon</w:t>
+                <w:t xml:space="preserve">Erwin Luesink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Stramigioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Analysis and Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (3), pp.362-387. </w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/cam.2023018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00332-023-09945-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840744v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual field structure-preserving discretization of port-Hamiltonian systems using finite element exterior calculus</w:t>
               </w:r>
@@ -876,51 +876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding and realising flapping flight with port-Hamiltonian system theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Califano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramy Rashad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,51 +1238,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-Hamiltonian formulation and symplectic discretization of plate models Part II: Kirchhoff model for thin plates</w:t>
+                <w:t xml:space="preserve">Port-Hamiltonian formulation and symplectic discretization of plate models Part I: Mindlin model for thick plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brugnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alazard</w:t>
@@ -1304,102 +1304,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 75, pp.961-981. </w:t>
+              <w:t xml:space="preserve">, 2019, 75, pp.940-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840719v1</w:t>
+                <w:t xml:space="preserve">hal-04840715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port-Hamiltonian formulation and symplectic discretization of plate models Part I: Mindlin model for thick plates</w:t>
+                <w:t xml:space="preserve">Port-Hamiltonian formulation and symplectic discretization of plate models Part II: Kirchhoff model for thin plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Brugnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alazard</w:t>
@@ -1421,78 +1421,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 75, pp.940-960. </w:t>
+              <w:t xml:space="preserve">, 2019, 75, pp.961-981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.04.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840715v1</w:t>
+                <w:t xml:space="preserve">hal-04840719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2061,51 +2061,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="983B274D"/>
+    <w:nsid w:val="2CEE6B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2292,51 +2292,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-brugnoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6823-7499" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/brugnoli_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd de Jong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brugnoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Rashad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Stramigioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2026.116775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2025.129377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11601-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Califano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Luesink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-023-09945-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840744v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Haine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cam.2023018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582916v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dijkshoorn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Groot Koerkamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sneep" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brugnoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier-Budinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739.2021.1917322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-020-09758-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840719v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.04.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840715v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.04.035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Palha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Toshniwal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gerritsma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04840871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-brugnoli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6823-7499" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/brugnoli_a_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500434v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sjoerd de Jong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brugnoli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Rashad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Stramigioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2026.116775" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2025.129377" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-025-11601-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Haine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/cam.2023018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840753v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Califano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Luesink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-023-09945-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582916v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Dijkshoorn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luuk Groot Koerkamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sneep" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2021.03.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840767v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brugnoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pommier-Budinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01495739.2021.1917322" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alazard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11044-020-09758-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.04.035" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840719v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.04.036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Palha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepesh Toshniwal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gerritsma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610935v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840792v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.016" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04840871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>