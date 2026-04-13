--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -1054,407 +1054,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular network for the transport of the TI-VAMP/VAMP7 vesicles from cell center to periphery.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Casano</w:t>
+                <w:t xml:space="preserve">Marie Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 196 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201106113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764157v1</w:t>
+                <w:t xml:space="preserve">hal-04486294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
+                <w:t xml:space="preserve">Un réseau moléculaire pour le transport des vésicules du centre à la périphérie cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Petkovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Burgo</w:t>
+                <w:t xml:space="preserve">Étienne Formstecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Deck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Galli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201106113⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (12), pp.1040-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20122812006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04486294v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau moléculaire pour le transport des vésicules du centre à la périphérie cellulaire</w:t>
+                <w:t xml:space="preserve">A molecular network for the transport of the TI-VAMP/VAMP7 vesicles from cell center to periphery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Formstecher</w:t>
+                <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Galli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Casano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (12), pp.1040-1041. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.166-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20122812006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04409625v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vezatin is essential for dendritic spine morphogenesis and functional synaptic maturation.</w:t>
               </w:r>
@@ -1587,117 +1587,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Molecular Network for the Transport of the TI-VAMP/VAMP7 Vesicles from Cell Center to Periphery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (1), pp.166-180. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1712,130 +1712,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Petkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 196 (1), pp.37-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1083/jcb.201106113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665284v1</w:t>
@@ -1872,51 +1872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Holcman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1957,391 +1957,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Neurite Growth Mediated by Interactions among Secretory Vesicles, Microtubules, and Actin Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Varp, a Rab21 exchange factor and TI-VAMP/VAMP7 partner, in neurite growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Simmler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Verraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chamot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2008.10.036⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (10), pp.1117-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/embor.2009.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486286v1</w:t>
+                <w:t xml:space="preserve">hal-00441596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Varp, a Rab21 exchange factor and TI-VAMP/VAMP7 partner, in neurite growth.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Neurite Growth Mediated by Interactions among Secretory Vesicles, Microtubules, and Actin Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Holcman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (3), pp.840-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2008.10.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/embor.2009.186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00441596v1</w:t>
+                <w:t xml:space="preserve">hal-04486286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Varp, a Rab21 exchange factor and TI‐VAMP/VAMP7 partner, in neurite growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Verraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chamot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (10), pp.1117-1124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/embor.2009.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3222,51 +3222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Raby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Missiroli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Papin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-0899-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallie Kajevu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Po&#252;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Sari-Hassoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hamdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.12.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0XZ8S9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Kuster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.415075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Proux-Gillardeaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sotirakis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.04.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zylbersztejn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106113" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409625v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Formstecher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Verraes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.186" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Simmler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Zatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giacomello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbiero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghidoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2006.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSBH2RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Facchinetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fasolato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delgiudice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Furegato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9WLBKN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carmignoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pizzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Pozzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fasolato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.041871" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00539.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bittner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi.H. Sung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thornhill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00421-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKPGQNQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Raby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Missiroli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Papin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-0899-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallie Kajevu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Po&#252;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Sari-Hassoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hamdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.12.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0XZ8S9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Kuster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.415075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zylbersztejn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Formstecher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Proux-Gillardeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sotirakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.04.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Verraes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Simmler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Zatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giacomello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbiero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghidoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2006.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSBH2RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Facchinetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fasolato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delgiudice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Furegato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9WLBKN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carmignoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pizzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Pozzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fasolato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.041871" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00539.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bittner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi.H. Sung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thornhill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00421-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKPGQNQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>