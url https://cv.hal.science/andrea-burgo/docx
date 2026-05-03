--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -640,337 +640,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of tau in the spatial organization of axonal microtubules: keeping parallel microtubules evenly distributed despite macromolecular crowding</w:t>
+                <w:t xml:space="preserve">Cucurbitacin I elicits the formation of actin/phospho-myosin II co-aggregates by stimulation of the RhoA/ROCK pathway and inhibition of LIM-kinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Méphon-Gaspard</w:t>
+                <w:t xml:space="preserve">Meryem Sari-Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Boca</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
+                <w:t xml:space="preserve">Imane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+                <w:t xml:space="preserve">Guillaume Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Burgo</w:t>
+                <w:t xml:space="preserve">Cyril Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (19), pp.3745-3760. </w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.45-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-016-2216-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183396v1</w:t>
+                <w:t xml:space="preserve">hal-02183418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucurbitacin I elicits the formation of actin/phospho-myosin II co-aggregates by stimulation of the RhoA/ROCK pathway and inhibition of LIM-kinase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of tau in the spatial organization of axonal microtubules: keeping parallel microtubules evenly distributed despite macromolecular crowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">Alix Méphon-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Hamdi</w:t>
+                <w:t xml:space="preserve">Mirela Boca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bollot</w:t>
+                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauvais</w:t>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.12.013⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (19), pp.3745-3760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-016-2216-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02183418v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased activity of the Vesicular Soluble N -Ethylmaleimide-sensitive Factor Attachment Protein Receptor TI-VAMP/VAMP7 by Tyrosine Phosphorylation in the Longin Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1086,51 +1086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maja Petkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1198,51 +1198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau moléculaire pour le transport des vésicules du centre à la périphérie cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Formstecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1306,51 +1306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A molecular network for the transport of the TI-VAMP/VAMP7 vesicles from cell center to periphery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Narboux Nême</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (26), pp.9007-9022. </w:t>
@@ -1568,342 +1568,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molecular Network for the Transport of the TI-VAMP/VAMP7 Vesicles from Cell Center to Periphery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Casano</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 196 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201106113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409633v1</w:t>
+                <w:t xml:space="preserve">hal-00665284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A Molecular Network for the Transport of the TI-VAMP/VAMP7 Vesicles from Cell Center to Periphery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Garel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201106113⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.166-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665284v1</w:t>
+                <w:t xml:space="preserve">hal-04409633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying neurite growth mediated by interactions among secretory vesicles, microtubules, and actin networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,51 +1963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Varp, a Rab21 exchange factor and TI-VAMP/VAMP7 partner, in neurite growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,51 +2110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Neurite Growth Mediated by Interactions among Secretory Vesicles, Microtubules, and Actin Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2218,51 +2218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Varp, a Rab21 exchange factor and TI‐VAMP/VAMP7 partner, in neurite growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,51 +2369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presenilin mutations linked to familial Alzheimer's disease reduce endoplasmic reticulum and Golgi apparatus calcium levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Zatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Giacomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fasolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Delgiudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Furegato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical Ca 2+ Rises induced by Low External Ca 2+ in Rat Hippocampal Neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Carmignoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of capacitative calcium entry on glutamate‐induced calcium influx in type‐I rat cortical astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullio Pozzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic approach to the plakortones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Raby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Missiroli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Papin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-0899-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallie Kajevu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Po&#252;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Sari-Hassoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hamdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.12.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0XZ8S9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Kuster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.415075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zylbersztejn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Formstecher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Proux-Gillardeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sotirakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.04.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Verraes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Simmler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Zatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giacomello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbiero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghidoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2006.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSBH2RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Facchinetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fasolato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delgiudice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Furegato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9WLBKN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carmignoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pizzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Pozzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fasolato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.041871" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00539.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bittner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi.H. Sung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thornhill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00421-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKPGQNQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Raby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Missiroli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Papin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-0899-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallie Kajevu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Po&#252;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Sari-Hassoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hamdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.12.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0XZ8S9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Kuster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.415075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zylbersztejn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Formstecher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Proux-Gillardeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sotirakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.04.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Verraes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Simmler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Zatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giacomello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbiero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghidoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2006.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSBH2RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Facchinetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fasolato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delgiudice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Furegato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9WLBKN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carmignoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pizzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Pozzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fasolato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.041871" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00539.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bittner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi.H. Sung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thornhill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00421-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKPGQNQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>