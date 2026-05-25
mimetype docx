--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -640,337 +640,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cucurbitacin I elicits the formation of actin/phospho-myosin II co-aggregates by stimulation of the RhoA/ROCK pathway and inhibition of LIM-kinase</w:t>
+                <w:t xml:space="preserve">Role of tau in the spatial organization of axonal microtubules: keeping parallel microtubules evenly distributed despite macromolecular crowding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Sari-Hassoun</w:t>
+                <w:t xml:space="preserve">Alix Méphon-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">Mirela Boca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Hamdi</w:t>
+                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bollot</w:t>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bauvais</w:t>
+                <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102, pp.45-63. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (19), pp.3745-3760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-016-2216-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183418v1</w:t>
+                <w:t xml:space="preserve">hal-02183396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of tau in the spatial organization of axonal microtubules: keeping parallel microtubules evenly distributed despite macromolecular crowding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cucurbitacin I elicits the formation of actin/phospho-myosin II co-aggregates by stimulation of the RhoA/ROCK pathway and inhibition of LIM-kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Sari-Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Méphon-Gaspard</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirela Boca</w:t>
+                <w:t xml:space="preserve">Imane Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
+                <w:t xml:space="preserve">Guillaume Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Burgo</w:t>
+                <w:t xml:space="preserve">Cyril Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.45-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2015.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-016-2216-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02183396v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased activity of the Vesicular Soluble N -Ethylmaleimide-sensitive Factor Attachment Protein Receptor TI-VAMP/VAMP7 by Tyrosine Phosphorylation in the Longin Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1054,869 +1054,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion</w:t>
+                <w:t xml:space="preserve">Vezatin is essential for dendritic spine morphogenesis and functional synaptic maturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
+                <w:t xml:space="preserve">Lydia Danglot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Petkovic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Thomas Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Narboux Nême</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 196 (1), pp.37-46. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (26), pp.9007-9022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201106113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3084-11.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486294v1</w:t>
+                <w:t xml:space="preserve">hal-00776396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un réseau moléculaire pour le transport des vésicules du centre à la périphérie cellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20122812006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 196 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201106113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409625v1</w:t>
+                <w:t xml:space="preserve">hal-04486294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A molecular network for the transport of the TI-VAMP/VAMP7 vesicles from cell center to periphery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Un réseau moléculaire pour le transport des vésicules du centre à la périphérie cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bun</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étienne Formstecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Galli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (12), pp.1040-1041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20122812006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-00764157v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vezatin is essential for dendritic spine morphogenesis and functional synaptic maturation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lydia Danglot</w:t>
+                <w:t xml:space="preserve">A molecular network for the transport of the TI-VAMP/VAMP7 vesicles from cell center to periphery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Roux</w:t>
+                <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Narboux Nême</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Burgo</w:t>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (26), pp.9007-9022. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.166-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3084-11.2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776396v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">A Molecular Network for the Transport of the TI-VAMP/VAMP7 Vesicles from Cell Center to Periphery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia Garel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Proux-Gillardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Casano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201106113⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.166-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665284v1</w:t>
+                <w:t xml:space="preserve">hal-04409633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Molecular Network for the Transport of the TI-VAMP/VAMP7 Vesicles from Cell Center to Periphery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">The vesicular SNARE Synaptobrevin is required for Semaphorin 3A axonal repulsion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Petkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Casano</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Deck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2012.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 196 (1), pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201106113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409633v1</w:t>
+                <w:t xml:space="preserve">hal-00665284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying neurite growth mediated by interactions among secretory vesicles, microtubules, and actin networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Holcman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1963,64 +1963,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Varp, a Rab21 exchange factor and TI-VAMP/VAMP7 partner, in neurite growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2110,64 +2110,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Neurite Growth Mediated by Interactions among Secretory Vesicles, Microtubules, and Actin Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Holcman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2218,64 +2218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Varp, a Rab21 exchange factor and TI‐VAMP/VAMP7 partner, in neurite growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sotirakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐christine Simmler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2369,51 +2369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presenilin mutations linked to familial Alzheimer's disease reduce endoplasmic reticulum and Golgi apparatus calcium levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Zatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Giacomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,51 +2545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fasolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Delgiudice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Furegato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2656,51 +2656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical Ca 2+ Rises induced by Low External Ca 2+ in Rat Hippocampal Neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Carmignoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2803,51 +2803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of capacitative calcium entry on glutamate‐induced calcium influx in type‐I rat cortical astrocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullio Pozzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2920,51 +2920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthetic approach to the plakortones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Burgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Raby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Missiroli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Papin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-0899-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallie Kajevu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Po&#252;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183418v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Sari-Hassoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hamdi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.12.013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0XZ8S9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Kuster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.415075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zylbersztejn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106113" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Formstecher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Proux-Gillardeaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sotirakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.04.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Verraes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Simmler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Zatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giacomello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbiero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghidoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2006.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSBH2RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Facchinetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fasolato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delgiudice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Furegato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9WLBKN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carmignoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pizzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Pozzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fasolato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.041871" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00539.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bittner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi.H. Sung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thornhill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00421-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKPGQNQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Raby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Missiroli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Sanatine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.110683" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03369330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barbier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Papin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Davoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-020-0899-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02166828v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Plaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natallie Kajevu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Po&#252;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Curmi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.033704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02173641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marinello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pastr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Galli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadis.2017.04.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183396v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix M&#233;phon-Gaspard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Boca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Burgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-016-2216-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02183418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Sari-Hassoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hamdi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bollot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauvais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2015.12.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1R0XZ8S9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02177558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Casano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Kuster" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Arold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.415075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Danglot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Roux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Narboux N&#234;me" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3084-11.2012" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Zylbersztejn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Petkovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201106113" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409625v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Formstecher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Galli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20122812006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Proux-Gillardeaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sotirakis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2012.04.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409633v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665284v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503015v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Holcman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2008.10.036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Simmler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Verraes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chamot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2009.186" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486286v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Simmler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Zatti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Giacomello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barbiero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ghidoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2006.03.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCSBH2RX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Facchinetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fasolato" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Delgiudice" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Furegato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2005.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D9WLBKN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441415v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Carmignoto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pizzo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Pozzan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fasolato" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2003.041871" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2001.00539.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441429v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bittner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi.H. Sung" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Thornhill" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)00421-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMKPGQNQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>