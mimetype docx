--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -100,334 +100,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of thermal fluctuations on continuous models of adhesion</w:t>
+                <w:t xml:space="preserve">Statistical Mechanics Approaches for Studying Temperature and Rate Effects in Multistable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Binetti</w:t>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2024.104194⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (5), pp.632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym16050632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862968v1</w:t>
+                <w:t xml:space="preserve">hal-04593489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Mechanics Approaches for Studying Temperature and Rate Effects in Multistable Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring the impact of thermal fluctuations on continuous models of adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Binetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola M Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Giordano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (5), pp.632. </w:t>
+              <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym16050632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijengsci.2024.104194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593489v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal control of nucleation and propagation transition stresses in discrete lattices with non-local interactions and non-convex energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 137 (5), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -461,90 +461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature controlled decohesion regimes of an elastic chain adhering to a fixed substrate by softening and breakable bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 54, pp.445001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -610,90 +610,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics of fracture phenomena and brittle-to-ductile transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Puglisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26emes Rencontres du non-linéaire, RNL 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -731,90 +731,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature, elasticity and geometric effects in the decohesion of soft matter layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Bellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Florio</w:t>
+                <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Puglisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
@@ -875,90 +875,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Mechanical Micro-instabilities in Biophysics and Materials Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cannizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Benedito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Giordano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raffaele Pisano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscience &amp; Nanotechnologies. Critical Problems, Science in Society, Historical Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1041,51 +1041,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical mechanics and thermodynamics of adhesion, phase transformations, and fracture in micro- and nano-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cannizzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronics. Centrale Lille Institut; Politecnico di Bari, 2023. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023CLIL0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1281,51 +1281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Binetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Florio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Pugno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16050632" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02790-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2a07" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Florio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85122-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04508901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023CLIL0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cannizzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Giordano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16050632" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862968v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Binetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Florio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola M Pugno" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Puglisi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2024.104194" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bellino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-02790-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362915v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac2a07" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Florio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Puglisi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321990v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Benedito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Manca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-85122-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85122-3_3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04508901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023CLIL0027" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>