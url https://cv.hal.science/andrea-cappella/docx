--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -957,73 +957,85 @@
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98, pp.167-178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Speed Contact Study between a Ti-6-Al-4V Tool and an Abradable Coating Using Ballistic Benches and a Dynamic Compensation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1032,637 +1044,637 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Friction and Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (6), pp.444-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3103/S1068366617060022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Cost Instrument for Whispering Gallery Mode Thermometry up to 19 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Corbellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pirola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Fernicola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65 (5), pp.1206-1214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tim.2015.2508258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05213086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Thermal Conductivity of Amorphous Al 2 O 3 Thin Films Grown by Low Temperature ALD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Lamperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (11), pp.1046-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adem.201300132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent thermal characterization of Ge 2 Sb 2 Te 5 and related interfaces by the photothermal radiometry technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Varesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 214, pp.012102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/214/1/012102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal characterization of the SiO2-Ge2Sb2Te5 interface from room temperature up to 400 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Wiemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (4), pp.doi:10.1063/1.3284084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3284084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1672,548 +1684,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact behavior of Ti-6Al-4V/WC-Co under low and high sliding speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najwa Haterbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Makich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Nouari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions entre diatomées et hyphomycètes dans la décomposition de la matière organique en conditions stressantes (carence nutritive, fongicide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Dionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Caux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of thermal resistance at the silicon/diamond interface through infrared photothermal radiometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Mesures des propriétés thermiques d’un dépôt submicrométrique d’Al2O3 amorphe déposé par ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEO 2012: 31st International Congress on Laser Materials Processing, Laser Microprocessing and Nanomanufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès français de thermique 2012 (SFT2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France. pp.811-818</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05346454v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des propriétés thermiques d’un dépôt submicrométrique d’Al2O3 amorphe déposé par ALD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of thermal resistance at the silicon/diamond interface through infrared photothermal radiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudia Wiemer</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2012 (SFT2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALEO 2012: 31st International Congress on Laser Materials Processing, Laser Microprocessing and Nanomanufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anaheim, France. pp.1138-1142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2351/1.5062397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526667v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2360,51 +2372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Davril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Balthazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107246" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738017v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Praud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132518" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsobmene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02111-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03331824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Montebello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.11.034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faure" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068366617060022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Corbellini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pirola" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Fernicola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2015.2508258" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lamperti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300132" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRGM5K58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Varesi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740147v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiemer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284084" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346454v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.5062397" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Davril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Balthazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107246" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738017v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Praud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132518" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsobmene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02111-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03331824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Montebello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.11.034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50Z179RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068366617060022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Corbellini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pirola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Fernicola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2015.2508258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lamperti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRGM5K58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Varesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiemer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.5062397" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>