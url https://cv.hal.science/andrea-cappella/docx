--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -857,286 +857,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of an experimental method to measure accurately the evolution of forces during short-lived interactions: Application to blade-abradable material contacts in turbomachines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Speed Contact Study between a Ti-6-Al-4V Tool and an Abradable Coating Using Ballistic Benches and a Dynamic Compensation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Meriaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Selezneff</w:t>
+                <w:t xml:space="preserve">Laurent Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.11.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Friction and Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (6), pp.444-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S1068366617060022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108866v1</w:t>
+                <w:t xml:space="preserve">hal-03330907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Speed Contact Study between a Ti-6-Al-4V Tool and an Abradable Coating Using Ballistic Benches and a Dynamic Compensation Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of an experimental method to measure accurately the evolution of forces during short-lived interactions: Application to blade-abradable material contacts in turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Faure</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Selezneff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Friction and Wear</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98, pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2016.11.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3103/S1068366617060022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03330907v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Cost Instrument for Whispering Gallery Mode Thermometry up to 19 GHz</w:t>
               </w:r>
@@ -1692,532 +1692,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact behavior of Ti-6Al-4V/WC-Co under low and high sliding speeds</w:t>
+                <w:t xml:space="preserve">Rôle des interactions entre diatomées et hyphomycètes dans la décomposition de la matière organique en conditions stressantes (carence nutritive, fongicide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najwa Haterbouch</w:t>
+                <w:t xml:space="preserve">Titouan Dionet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Makich</w:t>
+                <w:t xml:space="preserve">Daphnée Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Nouari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312930v1</w:t>
+                <w:t xml:space="preserve">hal-05256091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des interactions entre diatomées et hyphomycètes dans la décomposition de la matière organique en conditions stressantes (carence nutritive, fongicide)</w:t>
+                <w:t xml:space="preserve">Contact behavior of Ti-6Al-4V/WC-Co under low and high sliding speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Dionet</w:t>
+                <w:t xml:space="preserve">Najwa Haterbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphnée Caux</w:t>
+                <w:t xml:space="preserve">Hamid Makich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Mazouzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cappella</w:t>
+                <w:t xml:space="preserve">Houssemeddine Ben Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammed Nouari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05256091v1</w:t>
+                <w:t xml:space="preserve">hal-05312930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures des propriétés thermiques d’un dépôt submicrométrique d’Al2O3 amorphe déposé par ALD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of thermal resistance at the silicon/diamond interface through infrared photothermal radiometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claudia Wiemer</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique 2012 (SFT2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALEO 2012: 31st International Congress on Laser Materials Processing, Laser Microprocessing and Nanomanufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anaheim, France. pp.1138-1142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2351/1.5062397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526667v1</w:t>
+                <w:t xml:space="preserve">hal-05346454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of thermal resistance at the silicon/diamond interface through infrared photothermal radiometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guillemet</w:t>
+                <w:t xml:space="preserve">Mesures des propriétés thermiques d’un dépôt submicrométrique d’Al2O3 amorphe déposé par ALD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Schick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Heintz</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Wiemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEO 2012: 31st International Congress on Laser Materials Processing, Laser Microprocessing and Nanomanufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès français de thermique 2012 (SFT2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Talence, France. pp.811-818</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2351/1.5062397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05346454v1</w:t>
+                <w:t xml:space="preserve">hal-05526667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2372,51 +2372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Davril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Balthazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107246" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738017v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Praud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132518" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsobmene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02111-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03331824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Montebello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108866v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meriaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.11.034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50Z179RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330907v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068366617060022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Corbellini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pirola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Fernicola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2015.2508258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lamperti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRGM5K58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Varesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiemer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526667v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346454v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.5062397" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Davril" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Balthazard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107246" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738017v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Praud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinheiro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2025.132518" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521097v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maizeray" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marcos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2024.130713" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04809564v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Solh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tsobmene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diliberto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rezai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-024-02111-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03331824v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Martinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Montebello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2020.203202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03330907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vincent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1068366617060022" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03108866v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meriaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Selezneff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.11.034" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50Z179RL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Corbellini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pirola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Fernicola" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2015.2508258" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Battaglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Schick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Lamperti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201300132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KRGM5K58-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441616v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Varesi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/214/1/012102" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Wiemer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284084" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05256091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Dionet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Caux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Mazouzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Haterbouch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Makich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssemeddine Ben Boubaker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346454v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Heintz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.5062397" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>