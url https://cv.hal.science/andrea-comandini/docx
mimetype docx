--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2094,173 +2094,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed experimental and kinetic modeling study of toluene/C2 pyrolysis in a single-pulse shock tube</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Said Abid</w:t>
+                <w:t xml:space="preserve">Laminar Flame Speeds and Ignition Delay Times of Gasoline/Air and Gasoline/Alcohol/Air Mixtures: The Effects of Heavy Alcohol Compared to Light Alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Comandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.044⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (18), pp.14913-14923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03058325v1</w:t>
+                <w:t xml:space="preserve">hal-03385120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive kinetic study on the speciation from propylene and propyne pyrolysis in a single-pulse shock tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2305,180 +2279,206 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 231, pp.111485. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Flame Speeds and Ignition Delay Times of Gasoline/Air and Gasoline/Alcohol/Air Mixtures: The Effects of Heavy Alcohol Compared to Light Alcohol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailed experimental and kinetic modeling study of toluene/C2 pyrolysis in a single-pulse shock tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (18), pp.14913-14923. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.129-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385120v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing PAH formation chemical kinetics from benzene and toluene pyrolysis in a single-pulse shock tube</w:t>
               </w:r>
@@ -2848,291 +2848,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion properties of n-heptane/hydrogen mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion properties of H2/N2/O2/steam mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grosseuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Ciccarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (3), pp.2039-2052. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.1537-1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.11.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354655v1</w:t>
+                <w:t xml:space="preserve">hal-02354674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion properties of H2/N2/O2/steam mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion properties of n-heptane/hydrogen mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grosseuvres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Comandini</w:t>
+                <w:t xml:space="preserve">J.D. Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bentaib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+                <w:t xml:space="preserve">G. Ciccarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (2), pp.1537-1546. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.2039-2052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354674v1</w:t>
+                <w:t xml:space="preserve">hal-02354655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast-flame limit for hydrogen/methane-air mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ciccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,260 +3607,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study into inhibition limits of Novec in Stoichiometric Propane-Air mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing pyrolytic PAH chemistry in high-repetition-rate shock tube coupled to synchrotron-based double imaging photoelectron/photoion coincidence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F E Cano Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nagaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert S Tranter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Seminar on Fire and Explosion Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">28th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853766v1</w:t>
+                <w:t xml:space="preserve">hal-03853720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing pyrolytic PAH chemistry in high-repetition-rate shock tube coupled to synchrotron-based double imaging photoelectron/photoion coincidence spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A case study into inhibition limits of Novec in Stoichiometric Propane-Air mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nagaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Comandini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Naples, Italy</w:t>
+              <w:t xml:space="preserve">10th International Seminar on Fire and Explosion Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853720v1</w:t>
+                <w:t xml:space="preserve">hal-03853766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing PAH formation from cyclopentene pyrolysis in a single-pulse shock tube</w:t>
               </w:r>
@@ -4686,51 +4686,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rotavera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comandini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coronel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lapointe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my M&#233;vel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.136714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian E Cano Ardila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Nagaraju" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Tranter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desclaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00819c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hamadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Callu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Comandini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nobili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105481" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Faravelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Carneiro Piton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111858" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pelucchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058320v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagaraju" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Tranter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Cano Ardila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P T Lynch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Sikes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Banyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schwind" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lynch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02437J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Atherley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111485" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385120v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nativel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01708" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.07.031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354655v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Maclean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciccarelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.060" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354674v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grosseuvres" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.082" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Mendiburu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Guessan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05562" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nativel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelucchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frassoldati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuoci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Carneiro Piton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853720v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04359705v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nyrenstedt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grosseuvres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benta&#239;b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dauphin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Obiols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serrano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2155" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Viola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rotavera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comandini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coronel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lapointe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my M&#233;vel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.136714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian E Cano Ardila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Nagaraju" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Tranter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desclaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00819c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hamadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Callu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Comandini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nobili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105481" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Faravelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Carneiro Piton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111858" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pelucchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058320v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagaraju" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Tranter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Cano Ardila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P T Lynch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Sikes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Banyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schwind" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lynch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02437J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Atherley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nativel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01708" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111485" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.07.031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354674v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grosseuvres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Maclean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciccarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Mendiburu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Guessan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05562" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nativel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelucchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frassoldati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuoci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Carneiro Piton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04359705v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nyrenstedt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grosseuvres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benta&#239;b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dauphin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Obiols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serrano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2155" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Viola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>