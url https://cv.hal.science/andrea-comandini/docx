--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3237 +234,3341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of flame speed and ignition delay time in n-hexane-based mixtures</w:t>
+                <w:t xml:space="preserve">The role of polyyne chemistry in soot formation: the case study of acetylene pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakun Zhang</w:t>
+                <w:t xml:space="preserve">Tullio Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Coronel</w:t>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Lapointe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Comandini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.136714⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 289, pp.114989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2026.114989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336391v1</w:t>
+                <w:t xml:space="preserve">hal-05597324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External standard calibration method for high-repetition-rate shock tube kinetic studies with synchrotron-based time-of-flight mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive experimental and kinetic modeling study of flame speed and ignition delay time in n-hexane-based mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Coronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian E Cano Ardila</w:t>
+                <w:t xml:space="preserve">Simon Lapointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharath Nagaraju</w:t>
+                <w:t xml:space="preserve">Vaughan Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert S Tranter</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Desclaux</w:t>
+                <w:t xml:space="preserve">Rémy Mével</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3an00819c⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 406, pp.136714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2025.136714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462568v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the laminar flame speed of ammonia-acetylene with enhanced oxygen content: Experimental and modeling investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">External standard calibration method for high-repetition-rate shock tube kinetic studies with synchrotron-based time-of-flight mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian E Cano Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharath Nagaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Hamadi</w:t>
+                <w:t xml:space="preserve">Robert S Tranter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Obrecht</w:t>
+                <w:t xml:space="preserve">Gustavo A Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Callu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Desclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105556⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 149 (5), pp.1586-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3an00819c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734381v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of flammable range of benzene/N2/O2/H2O mixtures using detailed kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A study on the laminar flame speed of ammonia-acetylene with enhanced oxygen content: Experimental and modeling investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Frassoldati</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyrille Callu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Comandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.131963⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1-4), pp.105556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627997v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styrene thermal decomposition and its reaction with acetylene under shock tube pyrolysis conditions: An experimental and kinetic modeling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Prediction of flammable range of benzene/N2/O2/H2O mixtures using detailed kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Frassoldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raghu Sivaramakrishnan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Said Abid</w:t>
+                <w:t xml:space="preserve">Alberto Cuoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105481⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 371 (Part B), pp.131963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2024.131963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734399v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling investigation of the laminar flame speeds for ammonia with various oxygen and diluent mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Styrene thermal decomposition and its reaction with acetylene under shock tube pyrolysis conditions: An experimental and kinetic modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raghu Sivaramakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian E Cano Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Hamadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+                <w:t xml:space="preserve">Robert S Tranter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiziano Faravelli</w:t>
+                <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 40, pp.105387. </w:t>
+              <w:t xml:space="preserve">, 2024, 40, pp.105481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105387⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734385v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of propylene/propyne addition on toluene pyrolysis in a single-pulse shock tube</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and modeling investigation of the laminar flame speeds for ammonia with various oxygen and diluent mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Callu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Stagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenyu Sun</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiziano Faravelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236, pp.111799. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.105387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2024.105387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408293v1</w:t>
+                <w:t xml:space="preserve">hal-04734385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined high-pressure experimental and kinetic modeling study of cyclopentene pyrolysis and its reactions with acetylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alaa Hamadi</w:t>
+                <w:t xml:space="preserve">Experimental and kinetic modeling study of α-methylnaphthalene laminar flame speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Nobili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Carneiro Piton</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luna Pratali Maffei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Pelucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Frassoldati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Proceedings of the Combustion Institute, 39 (1), pp.95-104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.023⟩</w:t>
+              <w:t xml:space="preserve">, In press, Proceedings of the Combustion Institute, 39 (1), pp.243-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03783290v1</w:t>
+                <w:t xml:space="preserve">hal-03842437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into pyrolysis kinetics of xylene isomers behind reflected shock waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Influences of propylene/propyne addition on toluene pyrolysis in a single-pulse shock tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Comandini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 244, pp.112247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112247⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 236, pp.111799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747035v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study of benzene pyrolysis with C2−C3 unsaturated hydrocarbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Combined high-pressure experimental and kinetic modeling study of cyclopentene pyrolysis and its reactions with acetylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Carneiro Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111858⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Proceedings of the Combustion Institute, 39 (1), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462851v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03783290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and kinetic modeling study of α-methylnaphthalene laminar flame speeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessio Frassoldati</w:t>
+                <w:t xml:space="preserve">Insights into pyrolysis kinetics of xylene isomers behind reflected shock waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian E Cano Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.112247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2022.08.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03842437v1</w:t>
+                <w:t xml:space="preserve">hal-03747035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of ethanol studied in a new high-repetition-rate shock tube coupled to synchrotron-based double imaging photoelectron/photoion coincidence spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental and kinetic modeling study of benzene pyrolysis with C2−C3 unsaturated hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Comandini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 226, pp.53 - 68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.035⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 237, pp.111858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03058320v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation reactions in the high temperature decomposition of styrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis Sikes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Banyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Schwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (34), pp.18432-18448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D1CP02437J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laminar flame speed and shock-tube multi-species laser absorption measurements of Dimethyl Carbonate oxidation and pyrolysis near 1 atm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatyana Atherley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Persis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (1), pp.977-985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Flame Speeds and Ignition Delay Times of Gasoline/Air and Gasoline/Alcohol/Air Mixtures: The Effects of Heavy Alcohol Compared to Light Alcohol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Comandini</w:t>
+                <w:t xml:space="preserve">Pyrolysis of ethanol studied in a new high-repetition-rate shock tube coupled to synchrotron-based double imaging photoelectron/photoion coincidence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Nagaraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R S Tranter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F E Cano Ardila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Nativel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P T Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (18), pp.14913-14923. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.53 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385120v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058320v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive kinetic study on the speciation from propylene and propyne pyrolysis in a single-pulse shock tube</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Laminar Flame Speeds and Ignition Delay Times of Gasoline/Air and Gasoline/Alcohol/Air Mixtures: The Effects of Heavy Alcohol Compared to Light Alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Comandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111485⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (18), pp.14913-14923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c01708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431148v1</w:t>
+                <w:t xml:space="preserve">hal-03385120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed experimental and kinetic modeling study of toluene/C2 pyrolysis in a single-pulse shock tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A comprehensive kinetic study on the speciation from propylene and propyne pyrolysis in a single-pulse shock tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 226, pp.129-142. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 231, pp.111485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03058325v1</w:t>
+                <w:t xml:space="preserve">hal-03431148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing PAH formation chemical kinetics from benzene and toluene pyrolysis in a single-pulse shock tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Detailed experimental and kinetic modeling study of toluene/C2 pyrolysis in a single-pulse shock tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226, pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.11.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02928204v1</w:t>
+                <w:t xml:space="preserve">hal-03058325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and kinetic modeling study of phenylacetylene decomposition and the reactions with acetylene/ethylene under shock tube pyrolysis conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A comparative kinetic study of C8–C10 linear alkylbenzenes pyrolysis in a single-pulse shock tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 220, pp.257-271. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 221, pp.136-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.07.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.06.044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02928214v1</w:t>
+                <w:t xml:space="preserve">hal-02928216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative kinetic study of C8–C10 linear alkylbenzenes pyrolysis in a single-pulse shock tube</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Probing PAH formation chemical kinetics from benzene and toluene pyrolysis in a single-pulse shock tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.07.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02928216v1</w:t>
+                <w:t xml:space="preserve">hal-02928204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion properties of H2/N2/O2/steam mixtures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">An experimental and kinetic modeling study of phenylacetylene decomposition and the reactions with acetylene/ethylene under shock tube pyrolysis conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenyu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.082⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 220, pp.257-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2020.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354674v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion properties of n-heptane/hydrogen mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion properties of H2/N2/O2/steam mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grosseuvres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Ciccarelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.11.060⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.1537-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354655v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast-flame limit for hydrogen/methane-air mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Combustion properties of n-heptane/hydrogen mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Maclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ciccarelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.045⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (3), pp.2039-2052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354698v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbon Growth by Diradical Cycloaddition/Fragmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast-flame limit for hydrogen/methane-air mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ciccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.Z. Mendiburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comandini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05562⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.3661-3668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417176v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polycyclic Aromatic Hydrocarbon Growth by Diradical Cycloaddition/Fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Comandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (31), pp.5921-5931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.7b05562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laminar flame speeds of pentanol isomers: An experimental and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nativel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pelucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Frassoldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cuoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 166, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02058118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3474,905 +3578,905 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing PAH formation from heptane pyrolysis in a single-pulse shock tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F E Cano Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia Carneiro Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing pyrolytic PAH chemistry in high-repetition-rate shock tube coupled to synchrotron-based double imaging photoelectron/photoion coincidence spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F E Cano Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nagaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert S Tranter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study into inhibition limits of Novec in Stoichiometric Propane-Air mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Nagaraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Seminar on Fire and Explosion Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing PAH formation from cyclopentene pyrolysis in a single-pulse shock tube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia Carneiro Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian E Cano Ardila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion regimes of hydrogen-air-steam mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Nyrenstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grosseuvres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bleyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bentaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Hydrogen Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual conference, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04359705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Obiols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 JSAE/SAE Powertrains, Fuels and Lubricants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Kyoto, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using RON Synergistic Effects to Formulate Fuels for Better Fuel Economy and Lower CO2 Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Obiols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Fenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSAE/SAE 2019 Powertrains, Fuels and Lubricants International meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.SAE 2019-01-2155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4271/2019-01-2155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4382,164 +4486,164 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new generation kinetic model for pyrolytic soot formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tullio Viola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letícia Carneiro Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Comandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId136"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4686,51 +4790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rotavera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comandini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336391v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Zhang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coronel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lapointe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my M&#233;vel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.136714" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian E Cano Ardila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Nagaraju" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Tranter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desclaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00819c" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hamadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obrecht" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Callu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Comandini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105556" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627997v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nobili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131963" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105481" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734385v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Faravelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105387" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Sun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111799" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Carneiro Piton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111858" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842437v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pelucchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058320v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagaraju" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Tranter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Cano Ardila" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abid" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P T Lynch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.035" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Sikes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Banyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schwind" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lynch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02437J" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098698v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Atherley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.333" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385120v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nativel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01708" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111485" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058325v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.044" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928204v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.044" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928216v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.07.031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354674v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grosseuvres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.082" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Maclean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciccarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354698v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Mendiburu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Guessan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.045" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05562" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058118v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nativel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelucchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frassoldati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuoci" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853575v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Carneiro Piton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853720v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04359705v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nyrenstedt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grosseuvres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benta&#239;b" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dauphin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Obiols" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serrano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2155" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Viola" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05528638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rotavera" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comandini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114863" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Viola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Comandini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2026.114989" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakun Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Coronel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lapointe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaughan Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my M&#233;vel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2025.136714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian E Cano Ardila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharath Nagaraju" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S Tranter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo A Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Desclaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00819c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hamadi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obrecht" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Callu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105556" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04627997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Frassoldati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Stagni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nobili" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.131963" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghu Sivaramakrishnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Abid" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734385v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Faravelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2024.105387" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Pratali Maffei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Pelucchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mehl" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.08.017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenyu Sun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111799" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783290v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Carneiro Piton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2022.07.023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111858" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331664v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Sikes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Banyon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Schwind" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lynch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02437J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098698v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Atherley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Persis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fernandes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.333" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058320v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Nagaraju" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R S Tranter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F E Cano Ardila" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Abid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P T Lynch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385120v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nativel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c01708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111485" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.11.044" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.07.031" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928214v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.06.044" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grosseuvres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentaib" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.082" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354655v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Maclean" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ciccarelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.11.060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Z. Mendiburu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N'Guessan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.06.045" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417176v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaumeix" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b05562" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nativel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pelucchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frassoldati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuoci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.11.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Carneiro Piton" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853720v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853766v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04359705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Nyrenstedt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grosseuvres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bleyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benta&#239;b" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538338v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Dauphin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Obiols" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serrano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Fenard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2019-01-2155" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413469v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853736v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>