--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -252,5076 +252,5076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Numerical Simulation of a Mechanical Stirrer Performance</w:t>
+                <w:t xml:space="preserve">Wide-Band Prediction of Stirrer Efficiency in Over-the-Air Test with Variable Loading Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2024.3481292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsimonious Angular Sampling for Fast Assessment of Mechanical Stirrer Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2025.3625532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accelerated Numerical Simulation of a Mechanical Stirrer Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Wide-Band Prediction of Stirrer Efficiency in Over-the-Air Test with Variable Loading Conditions</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Framework for Comparing and Predicting Stirrer Efficiencies in Different Reverberation Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2024.3379576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stirring Coherence Time to Predict Stirrer Efficiency in Loaded Reverberation Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2023.3333006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fault Location Method based on Polynomial Chaos Expansion for Non-uniform Transmission Lines with Uncertainty Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Yin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Yang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (5), pp.1665-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2024.3423006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault-Location Accuracy of Natural Frequencies Using Incomplete HVDC Station Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Yin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.3677-3687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3282873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113390v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Apparently Poor Conductivity of Galvanized Steel Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.146625 - 146639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3123818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surge Compression for Improved Fault Location Accuracy in Full Transient-Based Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Yin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.995 - 1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2989202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Propagation Losses on Fault Location Accuracy in Full Transient-Based Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Yin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpwrd.2020.2983323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Frequency TR-MUSIC Processing to Locate Soft Faults in Cables Subject to Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2019.2896369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking Lag-1 Correlation Coefficients Between Field-Related Quantities in a Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2019.2928177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic Time Reversal as a Correlation Estimator: Improved Metrics and Design Criteria for Fault Location in Power Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanzhao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (2), pp.598 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2019.2904841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Spatial Resolution of Fault Location Techniques Based on Full Fault Transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Yin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpwrd.2019.2949914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low Frequency Model-Based Identification of Soft Impedance Faults in Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tim.2018.2879691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power Dissipation in Reverberation Chamber Metallic Surfaces Based on Ferrous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2018.2873657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Statistical Study of DORT Method for Locating Soft Faults in Complex Wire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.8700304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2765463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Modeling of Impulse Responses in Reverberating Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2876296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825315v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Never Trust a Cable Bearing Echoes: Understanding Ambiguities in Time-Domain Reflectometry Applied to Soft Faults in Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2018.2830404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft Fault Diagnosis in Wire Networks Using Time Reversal Concept and Subspace Methods Soft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17781/P002411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dielectric Low-Perturbation Field Scanner for Multi-Path Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Masciovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dorgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.1978 - 1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power Loss in Reverberation Chambers by Antennas and Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (6), pp.2041 - 2044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2017.2777405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Likelihood of Meeting Isotropic Conditions in Reverberation Chambers from Power Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 24 (1), pp.8-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2024.3481292⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.2881-2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2751103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parsimonious Angular Sampling for Fast Assessment of Mechanical Stirrer Efficiency</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573543v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implications in the Interpretation of Plane-Wave Expansions in Lossy Media and the Need for a Generalized Definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyazid Aberbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverberation Chambers à la carte: An overview of the different mode-stirring techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy C. Marvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Moglie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mariani Primiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Electromagnetic Compatibility Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMC.2017.7931986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layered Electric-Current Approximations of Cylindrical Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.34-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Reversed Excitation of Reveberation Chambers: Improving Efficiency and Reliability in the Generation of Radiated Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chauchat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2025.3625532⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 99 (00), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2478420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Framework for Comparing and Predicting Stirrer Efficiencies in Different Reverberation Chambers</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echo Response of Faults in Transmission Lines: Models and Limitations to Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.4155 - 4164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2608774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steering Focusing Waves in a Reverberation Chamber with Generalized Time Reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp.1349 - 1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2645788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Influence of Medium Statistics on the Robustness of Time-Reversal Transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2553148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locating Multiple Soft Faults in Wire Networks Using An Alternative DORT Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (2), pp.399-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2015.2498559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locating Faults with High Resolution Using Single-Frequency TR-MUSIC Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (10), pp.2342 - 2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2016.2578578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient technique based on DORT method to locate multiple soft faults in wiring networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.10-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2016.7524201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission-Based Imaging of an Electrically Small Aperture in a Shielded System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.591-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2374699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Possible Minimum Relevance Requirement for a Statistical Approach in a Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2024.3379576⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 57 (6), pp.1728-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2464318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cozza</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goodness-of-Fit Tests in Reverberation Chambers: Is Sample Independence Necessary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 66 (1), pp.37-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2023.3333006⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 57 (6), pp.1748 - 1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2451211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Zhao-Yang Wang</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability and Confidence Intervals of the Power Measured in a Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 66 (5), pp.1665-1678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2024.3423006⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 56 (5), pp.1238-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2014.2305845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Class of Focusing Waves with Controllable Spatial Extension and Directivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3282873⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, PP (99), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2348935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Average Number of Significant Modes Excited in a Mode-Stirred Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3123818⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2013.2284924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple-Source Time-Reversal Transmissions in Random Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2989202⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (8), pp.4269-4281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2325403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Noniterative Method for Locating Soft Faults in Complex Wire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tpwrd.2020.2983323⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (3), pp.1010-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2237796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cozza</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Matched-Pulse Approach for Soft-Fault Detection in Complex Wire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 69 (2), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2019.2896369⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 61 (6), pp.1719-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2187246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Serra</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probability Distributions of Local Modal-Density Fluctuations in an Electromagnetic Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2019.2928177⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 54 (5), pp.954-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2012.2190987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yanzhao Xie</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source Correlation in Randomly Excited Complex Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.105-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2182982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emulating an Anechoic Environment in a Wave-Diffusive Medium through an Extended Time-Reversal Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (8), pp.3838-3852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2201097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682795v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitations of the equivalence between spatial and ensemble estimators in the case of a single-tone excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (4), pp.1943-1953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Losses in the Definition of the Overmoded Condition for Reverberation Chambers and Their Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 62 (2), pp.598 - 611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2019.2904841⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 53 (2), pp.296-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2010.2081993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing peak-field generation efficiency of reverberation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.38-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cozza</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate Radiation-Pattern Measurements in a Time-Reversal Electromagnetic Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbassir Abou-El-Aileh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.186-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Florian Monsef</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental demonstration of directive pulsed wavefront generation in reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cauterman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (9), pp.623-624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enforcing a deterministic polarization in a reverberating environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (25), pp.1299-1301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Closed-form expressions for the total power radiated by an electrically long multiconductor line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 51 (1), pp.119 - 130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistics of the performance of time reversal in a lossy reverberating medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (5), pp.056604-056614</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...98 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the dispersive nature of the power dissipated into a lossy half-space close to a radiating source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...155 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...141 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Derat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (4), pp.1978 - 1987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670563⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (9), pp.2572-2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2027143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...2951 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of electric railway lines for the assessment of infrastructure impact in radiated emission tests of rolling stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5400,51 +5400,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-reversal in diffusive media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5508,64 +5508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of the Matched-Pulse-Based Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Aiguier, Francis Bretaudeau, et Daniel Krob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design &amp; Management: Proceedings of the First International Conference on Complex Systems Design and Management (CSDM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.161-172, 2010</w:t>
@@ -5626,51 +5626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Railways EMC : Assessment of Infrastructure Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Université des Sciences et Technologie de Lille - Lille I, 2005. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5729,51 +5729,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of large cavities : random and coherent field applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnetism. Université Paris Sud - Paris XI, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6376,216 +6376,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE Symposium on Electromagnetic Compatibility, Signal Integrity and Power Integrity (EMC, SI &amp; PI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Longbeach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/emcsi.2018.8495388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time reversal and reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">2018 International Workshop on Electromagnetic Time Reversal Applications (EMTRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Time reversal and reverberation chambers</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Reversal Imaging Techniques for soft-fault detection in cable networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Symposium on Electromagnetic Compatibility, Signal Integrity and Power Integrity (EMC, SI &amp; PI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Longbeach, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...76 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/emcsi.2018.8495363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6774,64 +6774,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Technique Based on DORT Method to Locate Multiple Soft Faults in Wiring Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AUTOTESTCON 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, National Harbor, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6865,77 +6865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field and vector signal analysis techniques applied to specific absorption rate measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyazid Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE MTT-S 2015 International Microwave Workshop Series on RF and Wireless Technologies for Biomedical and Healthcare Applications (IMWS-BIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Taipei, Taiwan. pp.34-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6995,51 +6995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Djedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7086,64 +7086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Soft-Fault Localization Using an Enhanced DORT Technique for Wiring Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques URSI France, “Sonder la matière par les ondes électromagnétiques »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7181,64 +7181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced DORT approach for locating multiple soft‐faults in complex wire networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Las Palmas, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7298,51 +7298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7475,51 +7475,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer de l'ordre dans un milieu aléatoire : le retournement temporel généralisé et ses applications potentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7583,51 +7583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7672,394 +7672,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthèse de front d'onde en chambre réverbérante par retournement temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Améliorer la génération de champs forts grâce au retournement temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées électromagnétisme et guerre électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Physique des chambres réverbérantes à brassage de modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URSI-France - Journées scientifiques 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...119 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Vector E-field Sensor Array for Real-Time SAR Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyazid Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8231,64 +8231,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du gain en puissance du retournement temporel en milieu réverbérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes (JNM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-ST-P12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8326,51 +8326,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la densité d'énergie dans une chambre réverbérante à brassage de modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Ondes 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8421,51 +8421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8516,51 +8516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing coupling paths in an equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8624,51 +8624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the state of a reverberation chamber by means of a random multiple-antenna stirring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wee Jin Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8732,51 +8732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau paradigme pour les chambres réverbérantes : la TREC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave &amp; RF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8801,51 +8801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent wavefront synthesis in a wave-diffusive medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8883,51 +8883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of pulsed local plane-wave generation in a TREC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9008,51 +9008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOODNESS-OF-FIT TESTS IN RADIATED SUSCEPTIBILITY TESTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE - 2012 - ESA Workshop on Aerospace EMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Venise, Italy. SP-702 (5 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9071,152 +9071,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of Time-Reversal-Based Propagation for Spatial focusing and Multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Turin, Italy. pp.827-830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Distributed Non-Iterative Approach for Soft-Fault Location in Complex Wire Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Napoli, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation expérimentale du couplage d'un front d'onde généré par une chambre réverbérante à retournement temporel sur un objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9244,169 +9326,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées électromagnétisme et guerre électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00635456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistics-Based Definition of the Overmoded Condition for Reverberation Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX General Assembly and Scientific Symposium of the International Union of Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9431,51 +9431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a Physical Definition of Overmodedness Can Explain Local Statistical Non-Compliancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9513,51 +9513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Skeptic's View of Unstirred Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC Europe 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, York, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9582,51 +9582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the Expected Power Density in a Reverberating Cavity Through Space Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th URSI International Symposium on Electromagnetic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Berlin, Germany. pp.495-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9645,368 +9645,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vérification expérimentale des performances d'une chambre électromagnétique à retournement temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cauterman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.M6-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impulsions adaptées pour la détection de défauts dans les réseaux filaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du CEA sur le "diagnostic filaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of the performance of a time-reversal electromagnetic chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, China. pp.1006-1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of network topology on matched-pulse-based fault detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Xi'an, China. pp.648-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10044,64 +10044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of the matched-pulse-based fault detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10126,51 +10126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization selectivity for pulsed fields in a reverberation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10208,51 +10208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Method for Assessing the Modal Density in a Reverberation Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, China. pp.578-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10290,51 +10290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Time-Reversal technique for UWB wireless communications in standard indoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10385,51 +10385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directive Wavefronts Inside a Time Reversal Electromagnetic Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cauteman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10461,342 +10461,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utilization of matched pulses to improve fault detection in wire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2009 International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.PHY IV - 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accurate radiation pattern measurements in a time-reversal electromagnetic chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd El-Bassir Abou El-Aileh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Symposium of the Antenna Measurement Techniques Association (AMTA 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Salt Lake City, United States. pp.4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matched pulses to improve fault detection in wire networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR Ondes : Interférences d'Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel way of using reverberation chambers through time reversal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cauteman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10847,51 +10847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de fronts d'ondes cohérents et directifs dans une chambre réverbérante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10942,51 +10942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de fronts d'ondes et directivité dans une chambre réverbérante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11037,64 +11037,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impulsions adaptées pour l'amélioration de la détection des défauts dans les réseaux filaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Carnot - ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11132,51 +11132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale des performances d'une chambre électromagnetique à retournement temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11227,64 +11227,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du retournement temporel au diagnostic filaire automobile et avionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Carnot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11322,51 +11322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation circuit d'une chambre reverbérante à brassage de modes bidimensionnelle avec intégration de deux antennes et de leur couplage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11417,51 +11417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of a printed E-field RF probe-array used for rapid SAR assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11512,51 +11512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new probe-array approach for fast SAR measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11607,51 +11607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probe-array approach for near-field measurements and field reconstruction in a lossy medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11715,51 +11715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the transmitted field amplitude and averaged SAR increase due to mobile terminal - flat phantom multiple interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Edinbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11784,51 +11784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new SAR assessment procedure for homogeneous and heterogeneous flat-phantoms based on near-field free-space measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11892,51 +11892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of source - phantom multiple interactions on the field transmitted in a flat phantom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bolomey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11974,51 +11974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Closed-Form Formulation for the Total Power Radiated by a Single-Wire Overhead Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio G. Canavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12189,51 +12189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for generation of a statistically uniform field distribution inside a reverberation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO/2313/175263. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12251,51 +12251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD AND SYSTEM FOR GENERATION OF A STATISTICALLY SPATIALLY-UNIFORM FIELD DISTRIBUTION INSIDE A REVERBERATION CHAMBER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent 20,150,149,108, 2015. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12313,51 +12313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système pour mesurer un champ électromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12401,51 +12401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de contrôle de la directivité et la polarisation de distributions cohérentes de champ dans un milieu réverbérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12645,51 +12645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535841v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyin He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Sun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3481292" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3625532" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2024.3379576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3333006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yin He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhao Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Yang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2024.3423006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113390v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3282873" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03410730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3123818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2989202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrd.2020.2983323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01982747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kafal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2896369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02233054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2928177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02051766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhao Xie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2904841" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02312560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrd.2019.2949914" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2018.2879691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01884750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2873657" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825315v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cozza" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876296" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01774980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2830404" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01639241v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Benoit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765463" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01445476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masciovecchio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorgan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Serhir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01573543v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2751103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazid Aberbour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.11.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01440203v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy C. Marvin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moglie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mariani Primiani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMC.2017.7931986" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630674v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2777405" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01286537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monsef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chauchat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2478420" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01352701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2608774" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2645788" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01299198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2553148" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2498559" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01324059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2578578" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2016.7524201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2464318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2374699" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2451211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01066485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2305845" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2348935" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2284924" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00990688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2325403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layane Abboud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2237796" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2182982" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2187246" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00673686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2190987" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682795v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2201097" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2010.2081993" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassir Abou-El-Aileh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Moussa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauterman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2027143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.924387" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119142119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00533672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Liard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mazi&#232;res" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaboriau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02119869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017914" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02119867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razzaghi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auzanneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2019.8826822" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emcsi.2018.8495388" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emcsi.2018.8495363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01491023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUTEST.2015.7356513" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-BIO.2015.7303762" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Djedidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304525" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235551v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kakal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7303060" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101683v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913596v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Defrance" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830850v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931071v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aberbour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dembinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2013.6518366" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Galle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brasile" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700928v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Jin Koh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yeh Tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yew Seng Ng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683015v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00635456v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511291v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505992v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507784v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485676v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505986v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505984v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauteman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446424v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El-Bassir Abou El-Aileh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444890v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444529v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444525v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444539v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280554v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280714v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280551v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G. Canavero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#233;moulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913333v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830999v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pannetrat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536679v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535841v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyin He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Sun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3481292" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3625532" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2024.3379576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3333006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yin He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhao Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Yang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2024.3423006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113390v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3282873" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03410730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3123818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2989202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrd.2020.2983323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01982747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kafal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2896369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02233054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2928177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02051766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhao Xie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2904841" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02312560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrd.2019.2949914" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2018.2879691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01884750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2873657" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01639241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765463" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825315v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cozza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876296" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01774980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2830404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01445476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masciovecchio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorgan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Serhir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2777405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01573543v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2751103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazid Aberbour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.11.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01440203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy C. Marvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moglie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mariani Primiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMC.2017.7931986" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01286537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monsef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chauchat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2478420" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01352701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2608774" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2645788" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01299198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2553148" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2498559" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01324059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2578578" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2016.7524201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2374699" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2464318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2451211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01066485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2305845" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2348935" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2284924" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00990688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2325403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layane Abboud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2237796" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2187246" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00673686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2190987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2182982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682795v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2201097" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2010.2081993" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassir Abou-El-Aileh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Moussa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauterman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2027143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.924387" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119142119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00533672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Liard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mazi&#232;res" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaboriau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02119869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017914" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02119867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razzaghi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auzanneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2019.8826822" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emcsi.2018.8495388" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emcsi.2018.8495363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01491023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUTEST.2015.7356513" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-BIO.2015.7303762" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Djedidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304525" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235551v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kakal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7303060" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101683v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927063v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Defrance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830850v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931071v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aberbour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dembinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2013.6518366" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Galle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brasile" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700928v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Jin Koh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yeh Tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yew Seng Ng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683015v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00635456v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511291v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507784v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485676v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505986v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505984v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauteman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446424v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El-Bassir Abou El-Aileh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444890v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444529v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444525v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444539v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280554v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280714v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280551v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G. Canavero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#233;moulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913333v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830999v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pannetrat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536679v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>