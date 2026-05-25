--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -252,562 +252,1251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accelerated Numerical Simulation of a Mechanical Stirrer Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wide-Band Prediction of Stirrer Efficiency in Over-the-Air Test with Variable Loading Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (1), pp.8-12. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2024.3481292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2024.3481292⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04733749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious Angular Sampling for Fast Assessment of Mechanical Stirrer Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2025.3625532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2025.3625532⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05326501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Accelerated Numerical Simulation of a Mechanical Stirrer Performance</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stirring Coherence Time to Predict Stirrer Efficiency in Loaded Reverberation Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 66 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2023.3333006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Comparing and Predicting Stirrer Efficiencies in Different Reverberation Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEMC.2024.3379576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Fault Location Method based on Polynomial Chaos Expansion for Non-uniform Transmission Lines with Uncertainty Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Yin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Yang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 66 (1), pp.37-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2023.3333006⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 66 (5), pp.1665-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2024.3423006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">A Fault Location Method based on Polynomial Chaos Expansion for Non-uniform Transmission Lines with Uncertainty Parameters</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fault-Location Accuracy of Natural Frequencies Using Incomplete HVDC Station Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao-Yin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Zhao-Yang Wang</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.3677-3687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3282873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113390v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Apparently Poor Conductivity of Galvanized Steel Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.146625 - 146639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3123818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surge Compression for Improved Fault Location Accuracy in Full Transient-Based Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Yin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.995 - 1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2989202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Propagation Losses on Fault Location Accuracy in Full Transient-Based Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shao-Yin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpwrd.2020.2983323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Frequency TR-MUSIC Processing to Locate Soft Faults in Cables Subject to Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (2), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2019.2896369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking Lag-1 Correlation Coefficients Between Field-Related Quantities in a Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 66 (5), pp.1665-1678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2024.3423006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2019.2928177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fault-Location Accuracy of Natural Frequencies Using Incomplete HVDC Station Models</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02233054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electromagnetic Time Reversal as a Correlation Estimator: Improved Metrics and Design Criteria for Fault Location in Power Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoyin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanzhao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (2), pp.598 - 611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2019.2904841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Spatial Resolution of Fault Location Techniques Based on Full Fault Transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shao-Yin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
@@ -816,4525 +1505,3836 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.3677-3687. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3282873⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tpwrd.2019.2949914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cozza</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02312560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Modeling of Impulse Responses in Reverberating Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3123818⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2876296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Surge Compression for Improved Fault Location Accuracy in Full Transient-Based Methods</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825315v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Never Trust a Cable Bearing Echoes: Understanding Ambiguities in Time-Domain Reflectometry Applied to Soft Faults in Cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2989202⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2018.2830404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Statistical Study of DORT Method for Locating Soft Faults in Complex Wire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yan-Zhao Xie</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tpwrd.2020.2983323⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.8700304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2765463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low Frequency Model-Based Identification of Soft Impedance Faults in Cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 69 (2), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2019.2896369⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tim.2018.2879691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power Dissipation in Reverberation Chamber Metallic Surfaces Based on Ferrous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramiro Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2019.2928177⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2018.2873657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soft Fault Diagnosis in Wire Networks Using Time Reversal Concept and Subspace Methods Soft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International journal of digital information and wireless communications (IJDIWC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17781/P002411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Likelihood of Meeting Isotropic Conditions in Reverberation Chambers from Power Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.2881-2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2751103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573543v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Implications in the Interpretation of Plane-Wave Expansions in Lossy Media and the Need for a Generalized Definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yanzhao Xie</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyazid Aberbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01589787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reverberation Chambers à la carte: An overview of the different mode-stirring techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy C. Marvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Moglie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Mariani Primiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Electromagnetic Compatibility Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.63-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MEMC.2017.7931986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power Loss in Reverberation Chambers by Antennas and Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 62 (2), pp.598 - 611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2019.2904841⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 60 (6), pp.2041 - 2044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2017.2777405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dielectric Low-Perturbation Field Scanner for Multi-Path Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Masciovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dorgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Serhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tpwrd.2019.2949914⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.1978 - 1987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Low Frequency Model-Based Identification of Soft Impedance Faults in Cables</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Reversed Excitation of Reveberation Chambers: Improving Efficiency and Reliability in the Generation of Radiated Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (00), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2478420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Echo Response of Faults in Transmission Lines: Models and Limitations to Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (12), pp.4155 - 4164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2608774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layered Electric-Current Approximations of Cylindrical Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.34-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2016.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steering Focusing Waves in a Reverberation Chamber with Generalized Time Reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (3), pp.1349 - 1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2645788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Influence of Medium Statistics on the Robustness of Time-Reversal Transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2016.2553148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locating Multiple Soft Faults in Wire Networks Using An Alternative DORT Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2016, 65 (2), pp.399-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2015.2498559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locating Faults with High Resolution Using Single-Frequency TR-MUSIC Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tim.2018.2879691⟩</w:t>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (10), pp.2342 - 2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2016.2578578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An efficient technique based on DORT method to locate multiple soft faults in wiring networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kafal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Instrumentation and Measurement Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (4), pp.10-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIM.2016.7524201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Possible Minimum Relevance Requirement for a Statistical Approach in a Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2018.2873657⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 57 (6), pp.1728-1731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2464318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission-Based Imaging of an Electrically Small Aperture in a Shielded System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (3), pp.8700304. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.591-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2374699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goodness-of-Fit Tests in Reverberation Chambers: Is Sample Independence Necessary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (6), pp.1748 - 1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2451211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Class of Focusing Waves with Controllable Spatial Extension and Directivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, PP (99), 4 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2014.2348935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability and Confidence Intervals of the Power Measured in a Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (5), pp.1238-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2014.2305845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Average Number of Significant Modes Excited in a Mode-Stirred Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (2), pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2013.2284924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple-Source Time-Reversal Transmissions in Random Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (8), pp.4269-4281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2014.2325403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Noniterative Method for Locating Soft Faults in Complex Wire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2765463⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cozza</w:t>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2018.2876296⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 62 (3), pp.1010-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2013.2237796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cozza</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Source Correlation in Randomly Excited Complex Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (1), pp.105-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2182982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Matched-Pulse Approach for Soft-Fault Detection in Complex Wire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (6), pp.1719-1732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2187246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probability Distributions of Local Modal-Density Fluctuations in an Electromagnetic Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2018.2830404⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 54 (5), pp.954-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2012.2190987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emulating an Anechoic Environment in a Wave-Diffusive Medium through an Extended Time-Reversal Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...145 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 65 (4), pp.1978 - 1987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2670563⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 60 (8), pp.3838-3852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2012.2201097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682795v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitations of the equivalence between spatial and ensemble estimators in the case of a single-tone excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130 (4), pp.1943-1953</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Losses in the Definition of the Overmoded Condition for Reverberation Chambers and Their Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 60 (6), pp.2041 - 2044. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2017.2777405⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 53 (2), pp.296-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2010.2081993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increasing peak-field generation efficiency of reverberation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (1), pp.38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate Radiation-Pattern Measurements in a Time-Reversal Electromagnetic Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbassir Abou-El-Aileh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.2881-2884. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 52 (2), pp.186-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Benoît Derat</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00511275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental demonstration of directive pulsed wavefront generation in reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (9), pp.623-624</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Closed-form expressions for the total power radiated by an electrically long multiconductor line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Chauchat</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 99 (00), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 51 (1), pp.119 - 130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enforcing a deterministic polarization in a reverberating environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (25), pp.1299-1301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the dispersive nature of the power dissipated into a lossy half-space close to a radiating source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Monsef</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Derat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 65 (3), pp.1349 - 1356. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2016.2645788⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 57 (9), pp.2572-2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2009.2027143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...2098 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of the performance of time reversal in a lossy reverberating medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80 (5), pp.056604-056614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the modeling of electric railway lines for the assessment of infrastructure impact in radiated emission tests of rolling stock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (3), pp.566-576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5400,51 +5400,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-reversal in diffusive media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5508,64 +5508,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of the Matched-Pulse-Based Fault Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Aiguier, Francis Bretaudeau, et Daniel Krob. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Systems Design &amp; Management: Proceedings of the First International Conference on Complex Systems Design and Management (CSDM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.161-172, 2010</w:t>
@@ -5626,51 +5626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Railways EMC : Assessment of Infrastructure Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other. Université des Sciences et Technologie de Lille - Lille I, 2005. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5729,51 +5729,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic modelling of large cavities : random and coherent field applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnetism. Université Paris Sud - Paris XI, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6376,304 +6376,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">2018 International Workshop on Electromagnetic Time Reversal Applications (EMTRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Xian, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time reversal and reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Symposium on Electromagnetic Compatibility, Signal Integrity and Power Integrity (EMC, SI &amp; PI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Longbeach, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/emcsi.2018.8495388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/emcsi.2018.8495388⟩</w:t>
+                <w:t xml:space="preserve">hal-01913252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Reversal Imaging Techniques for soft-fault detection in cable networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2018 IEEE Symposium on Electromagnetic Compatibility, Signal Integrity and Power Integrity (EMC, SI &amp; PI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Longbeach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/emcsi.2018.8495363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Time reversal and reverberation chambers</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-Reversal Imaging Techniques for soft-fault detection in cable networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cozza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Workshop on Electromagnetic Time Reversal Applications (EMTRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Xian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...145 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6774,64 +6774,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Technique Based on DORT Method to Locate Multiple Soft Faults in Wiring Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE AUTOTESTCON 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, National Harbor, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6865,77 +6865,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field and vector signal analysis techniques applied to specific absorption rate measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyazid Aberbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE MTT-S 2015 International Microwave Workshop Series on RF and Wireless Technologies for Biomedical and Healthcare Applications (IMWS-BIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Taipei, Taiwan. pp.34-35, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6995,51 +6995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Djedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7086,64 +7086,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Soft-Fault Localization Using an Enhanced DORT Technique for Wiring Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kafal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques URSI France, “Sonder la matière par les ondes électromagnétiques »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7181,64 +7181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An enhanced DORT approach for locating multiple soft‐faults in complex wire networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kakal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 1st URSI Atlantic Radio Science Conference (URSI AT-RASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Las Palmas, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7272,77 +7272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de front d'onde en chambre réverbérante par retournement temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Meton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7469,1944 +7469,1944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Améliorer la génération de champs forts grâce au retournement temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées électromagnétisme et guerre électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse Physique des chambres réverbérantes à brassage de modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">URSI-France - Journées scientifiques 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de front d'onde en chambre réverbérante par retournement temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Wavefront Generation in A Reverberation Chamber for Antenna Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuCAP 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.Tue_Wall1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Créer de l'ordre dans un milieu aléatoire : le retournement temporel généralisé et ses applications potentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques URSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Vector E-field Sensor Array for Real-Time SAR Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyazid Aberbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.C. Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuCAP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.Tue_Wall1-4</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Gothenburg, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...95 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Novel Technology for Fast and Accurate Specific Absorption Rate Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aberbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Quelever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dembinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale biannuelle du GDR Ondes - Interférences d'Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">iWAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Karlsruhe, Germany. pp.363 - 366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAT.2013.6518366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du gain en puissance du retournement temporel en milieu réverbérant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J1-ST-P12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité de la densité d'énergie dans une chambre réverbérante à brassage de modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GdR Ondes 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de la génération de fronts d'ondes dans une chambre réverbérante pour la mesure d'antennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Defrance</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">J.C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Journées Nationales Micro-ondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.J3-AP-P3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensing coupling paths in an equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 Asia-Pacific Symposium on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Singapore, Singapore. pp.TH-PM-RC-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlling the state of a reverberation chamber by means of a random multiple-antenna stirring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wee Jin Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Yeh Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yew Seng Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 Asia-Pacific Symposium on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherent wavefront synthesis in a wave-diffusive medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2012 IEEE International Symposium on Antennas and Propagation and USNC-URSI National Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau paradigme pour les chambres réverbérantes : la TREC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microwave &amp; RF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical analysis of pulsed local plane-wave generation in a TREC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Meton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France. pp.250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GOODNESS-OF-FIT TESTS IN RADIATED SUSCEPTIBILITY TESTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE - 2012 - ESA Workshop on Aerospace EMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Venise, Italy. SP-702 (5 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Distributed Non-Iterative Approach for Soft-Fault Location in Complex Wire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISEM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Napoli, Italy. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation expérimentale du couplage d'un front d'onde généré par une chambre réverbérante à retournement temporel sur un objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Brasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Carel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées électromagnétisme et guerre électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyse Physique des chambres réverbérantes à brassage de modes</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of Time-Reversal-Based Propagation for Spatial focusing and Multiplexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...1169 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Turin, Italy. pp.827-830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...201 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Statistics-Based Definition of the Overmoded Condition for Reverberation Chambers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXX General Assembly and Scientific Symposium of the International Union of Radio Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9431,51 +9431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a Physical Definition of Overmodedness Can Explain Local Statistical Non-Compliancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Monsef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9513,51 +9513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Skeptic's View of Unstirred Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC Europe 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, York, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9576,1715 +9576,1715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of the performance of a time-reversal electromagnetic chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cauterman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2010 Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, China. pp.1006-1009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérification expérimentale des performances d'une chambre électromagnétique à retournement temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cauterman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.M6-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impulsions adaptées pour la détection de défauts dans les réseaux filaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du CEA sur le "diagnostic filaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimating the Expected Power Density in a Reverberating Cavity Through Space Averaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th URSI International Symposium on Electromagnetic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Berlin, Germany. pp.495-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of network topology on matched-pulse-based fault detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Cauterman</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International et Exposition sur la Compatibilité Electromagnétique (CEM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Limoges, France. pp.M6-1</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Xi'an, China. pp.648-652</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les impulsions adaptées pour la détection de défauts dans les réseaux filaires</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance analysis of the matched-pulse-based fault detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du CEA sur le "diagnostic filaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Saclay, France</w:t>
+              <w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polarization selectivity for pulsed fields in a reverberation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, China. pp.1006-1009</w:t>
+              <w:t xml:space="preserve">, Apr 2010, China. pp.574-577</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of Time-Reversal technique for UWB wireless communications in standard indoor environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monsef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layane Abboud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Xi'an, China. pp.648-652</w:t>
+              <w:t xml:space="preserve">20th International Conference on Applied Electromagnetics and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Dubrovnik, Croatia. pp.02</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Experimental Method for Assessing the Modal Density in a Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2010, China. pp.574-577</w:t>
+              <w:t xml:space="preserve">, Apr 2010, China. pp.578-581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accurate radiation pattern measurements in a time-reversal electromagnetic chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El-Bassir Abou El-Aileh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, China. pp.578-581</w:t>
+              <w:t xml:space="preserve">31st Annual Symposium of the Antenna Measurement Techniques Association (AMTA 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Salt Lake City, United States. pp.4-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matched pulses to improve fault detection in wire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Layane Abboud</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Applied Electromagnetics and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Dubrovnik, Croatia. pp.02</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du GDR Ondes : Interférences d'Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilization of matched pulses to improve fault detection in wire networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2009 International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.PHY IV - 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directive Wavefronts Inside a Time Reversal Electromagnetic Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cauteman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE EMC Society Symposium on Electromagnetic Compatibility (IEEE EMC Symposium 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, AUSTIN, United States. pp.159-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel way of using reverberation chambers through time reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cauteman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 International Conference on ITS Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lille, France. pp.PHY IV - 3</w:t>
+              <w:t xml:space="preserve">ESA Workshop on Aerospace EMC (ESA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Italy. pp.10-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération de fronts d'ondes et directivité dans une chambre réverbérante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abd El-Bassir Abou El-Aileh</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual Symposium of the Antenna Measurement Techniques Association (AMTA 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Salt Lake City, United States. pp.4-2</w:t>
+              <w:t xml:space="preserve">Journée GDR Ondes - EPFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Génération de fronts d'ondes cohérents et directifs dans une chambre réverbérante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pichon</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cauterman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GDR Ondes - GT6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse expérimentale des performances d'une chambre électromagnetique à retournement temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houmam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR Ondes : Interférences d'Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les impulsions adaptées pour l'amélioration de la détection des défauts dans les réseaux filaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Carnot - ANR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application du retournement temporel au diagnostic filaire automobile et avionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layane Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Carnot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11322,51 +11322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation circuit d'une chambre reverbérante à brassage de modes bidimensionnelle avec intégration de deux antennes et de leur couplage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cauterman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11398,286 +11398,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00352112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A new probe-array approach for fast SAR measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bolomey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Antenna Technology 2007 (IWAT07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Cambridge, United Kingdom. pp.157-161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of a printed E-field RF probe-array used for rapid SAR assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Derat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cozza</w:t>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bolomey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Review of Progress in Applied Computational Electromagnetics (ACES 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Vérone, Italy. pp.616-623</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A probe-array approach for near-field measurements and field reconstruction in a lossy medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Merckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bolomey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Electromagnetic Near-Field Characterization and Imaging (ICONIC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Louis, United States. pp.69-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11702,64 +11702,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the transmitted field amplitude and averaged SAR increase due to mobile terminal - flat phantom multiple interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Antennas and Propagation (EuCAP 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Edinbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11778,247 +11778,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of source - phantom multiple interactions on the field transmitted in a flat phantom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bolomey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Zurich Symposium on Electromagnetic Compatibility (EMC Zürich 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.cd-rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new SAR assessment procedure for homogeneous and heterogeneous flat-phantoms based on near-field free-space measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ribière-Tharaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Symposium of the Antenna Measurement Techniques Association (AMTA 2007),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Saint-Louis, United States. pp.290-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00280548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Closed-Form Formulation for the Total Power Radiated by a Single-Wire Overhead Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavio G. Canavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12189,51 +12189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and system for generation of a statistically uniform field distribution inside a reverberation chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO/2313/175263. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12251,51 +12251,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD AND SYSTEM FOR GENERATION OF A STATISTICALLY SPATIALLY-UNIFORM FIELD DISTRIBUTION INSIDE A REVERBERATION CHAMBER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent 20,150,149,108, 2015. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12313,64 +12313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système pour mesurer un champ électromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pannetrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12401,51 +12401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de contrôle de la directivité et la polarisation de distributions cohérentes de champ dans un milieu réverbérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houmam Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12645,51 +12645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535841v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyin He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Sun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3481292" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326501v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3625532" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2024.3379576" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3333006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yin He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhao Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Yang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2024.3423006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113390v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3282873" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03410730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3123818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2989202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrd.2020.2983323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01982747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kafal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2896369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02233054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2928177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02051766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhao Xie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2904841" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02312560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrd.2019.2949914" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895133v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2018.2879691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01884750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2873657" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01639241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765463" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825315v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cozza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876296" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01774980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2830404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01445476v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masciovecchio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorgan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Serhir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670563" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2777405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01573543v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2751103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazid Aberbour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.11.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01440203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy C. Marvin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moglie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mariani Primiani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMC.2017.7931986" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01286537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monsef" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.03.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vallon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chauchat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2478420" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01352701v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2608774" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2645788" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01299198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2553148" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2498559" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01324059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2578578" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2016.7524201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085996v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2374699" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241325v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2464318" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2451211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01066485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2305845" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056114v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2348935" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2284924" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00990688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2325403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layane Abboud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2237796" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658278v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2187246" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00673686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2190987" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2182982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682795v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2201097" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2010.2081993" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassir Abou-El-Aileh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Moussa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauterman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444490v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441340v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2027143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.924387" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119142119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00533672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Liard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mazi&#232;res" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaboriau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02119869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017914" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02119867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razzaghi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auzanneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2019.8826822" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emcsi.2018.8495388" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emcsi.2018.8495363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01491023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUTEST.2015.7356513" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-BIO.2015.7303762" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Djedidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304525" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235551v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kakal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7303060" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101683v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830849v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927063v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Defrance" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830850v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931071v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aberbour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dembinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2013.6518366" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Galle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brasile" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700928v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Jin Koh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yeh Tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yew Seng Ng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683015v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630042v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00635456v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511291v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507784v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485676v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505992v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505986v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505984v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522072v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414554v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauteman" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446424v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El-Bassir Abou El-Aileh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444890v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444529v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444525v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444889v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444539v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280554v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280714v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280548v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280551v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G. Canavero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#233;moulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913333v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830999v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pannetrat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536679v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535841v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoyin He" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjiang Sun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cozza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733749v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2024.3481292" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2025.3625532" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282233v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2023.3333006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508437v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2024.3379576" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660592v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Yin He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Song" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhao Xie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Yang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2024.3423006" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113390v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3282873" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03410730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3123818" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546433v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2989202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrd.2020.2983323" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01982747v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kafal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2019.2896369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02233054v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monsef" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Serra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2928177" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02051766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanzhao Xie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2019.2904841" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02312560v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpwrd.2019.2949914" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825315v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cozza" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2876296" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01774980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2830404" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01639241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Benoit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2765463" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01895133v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2018.2879691" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01884750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2018.2873657" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01802225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17781/P002411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01573543v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2751103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01589787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyazid Aberbour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Derat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.11.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01440203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy C. Marvin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Moglie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Mariani Primiani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MEMC.2017.7931986" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01630674v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2017.2777405" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01445476v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Masciovecchio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dorgan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Serhir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2670563" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197059v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vallon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Chauchat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2478420" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01352701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2608774" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01286537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Monsef" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.03.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2016.2645788" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01299198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2553148" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2015.2498559" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01324059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2016.2578578" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282600v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIM.2016.7524201" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241325v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2464318" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2374699" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241369v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2451211" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01056114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2014.2348935" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01066485v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2305845" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2013.2284924" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00990688v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2325403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00769214v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layane Abboud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2237796" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2182982" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00658278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2187246" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00673686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2190987" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682795v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2012.2201097" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530840v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2010.2081993" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505994v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbassir Abou-El-Aileh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houmam Moussa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauterman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441340v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Demoulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444490v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444478v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Derat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2009.2027143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2008.924387" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01377943v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119142119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536569v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00533672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00736971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660624v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Liard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raveu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pascal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mazi&#232;res" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaboriau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pascaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazouffre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02119869v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017914" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02119867v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razzaghi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auzanneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ben Hassen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I2MTC.2019.8826822" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913269v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913252v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emcsi.2018.8495388" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913259v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/emcsi.2018.8495363" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01913268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01491023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235583v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AUTEST.2015.7356513" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402383v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-BIO.2015.7303762" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01241329v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Djedidi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2015.7304525" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235584v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01235551v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kakal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ursi-at-rasc.2015.7303060" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01101683v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lambert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297789v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913596v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Defrance" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927063v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830846v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830849v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931071v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aberbour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Quelever" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Julien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dembinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2013.6518366" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700944v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Galle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brasile" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700928v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wee Jin Koh" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Yeh Tan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yew Seng Ng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682794v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716153v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00716181v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652166v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00635456v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587446v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505992v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507784v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485676v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511291v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505986v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505984v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446424v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El-Bassir Abou El-Aileh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446436v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414554v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cauteman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444525v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444529v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444889v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444888v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00352112v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merckel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bolomey" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280551v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280548v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ribi&#232;re-Tharaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518347v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio G. Canavero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard D&#233;moulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802619v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00913333v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241334v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00830999v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pannetrat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536679v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>