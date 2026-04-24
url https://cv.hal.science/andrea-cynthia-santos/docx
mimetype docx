--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -140,4916 +140,5011 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer programming models for unidirectional and bidirectional cyclic load-dependent routing problems</w:t>
+                <w:t xml:space="preserve">Managing mixed debris after industrial disasters : separation, processing, and circular economy integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahshid Yadegari</w:t>
+                <w:t xml:space="preserve">Julien Autuori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastián Urrutia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quockhanh Dang</w:t>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modelling in Management</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477946v1</w:t>
+                <w:t xml:space="preserve">hal-05477914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing mixed debris after industrial disasters : separation, processing, and circular economy integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integer programming models for unidirectional and bidirectional cyclic load-dependent routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahshid Yadegari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Autuori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+                <w:t xml:space="preserve">Sebastián Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Quockhanh Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+              <w:t xml:space="preserve">Journal of Modelling in Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477914v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection and sorting debris management after technological disasters</w:t>
+                <w:t xml:space="preserve">Methods to solve the scheduling and routing problem to clean debris in post-disaster relief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Operations Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04862149v1</w:t>
+                <w:t xml:space="preserve">hal-05586818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resource-constrained project scheduling problem for risk reduction after industrial disasters involving dangerous substances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
+                <w:t xml:space="preserve">The Robust Steiner Team Orienteering Problem with Decreasing Priorities under Budgeted Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00291-025-00822-1⟩</w:t>
+              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 15, pp.100344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orp.2025.100344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017178v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Robust Steiner Team Orienteering Problem with Decreasing Priorities under Budgeted Uncertainty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Assunção</w:t>
+                <w:t xml:space="preserve">Collection and sorting debris management after technological disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orp.2025.100344⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (12), pp.4351-4367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2024.2449238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129981v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04862149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strong network orientation problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">The resource-constrained project scheduling problem for risk reduction after industrial disasters involving dangerous substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Jobson Barbalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/itor.13229⟩</w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00291-025-00822-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812693v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the probabilistic drone routing problem - searching for victims in the aftermath of disasters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel.</w:t>
+                <w:t xml:space="preserve">The strong network orientation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matheus Nohra Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/net.22214⟩</w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (1), pp.192-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/itor.13229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435177v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des réseaux urbains : une composante à part entière de la mobilité urbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving the probabilistic drone routing problem - searching for victims in the aftermath of disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Nohra Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la logistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (1), pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.22214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362981v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04435177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics for the work‐troops scheduling problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Jobson Barbalho</w:t>
+                <w:t xml:space="preserve">A biased random-key genetic algorithm for the two-level hub location routing problem with directed tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio César de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario José Aloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Francisco da Costa Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario José Aloise</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus da Silva Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/itor.12925⟩</w:t>
+              <w:t xml:space="preserve">OR Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (3), pp.903-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00291-023-00718-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090620v1</w:t>
+                <w:t xml:space="preserve">hal-04045821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biased random-key genetic algorithm for the two-level hub location routing problem with directed tours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Metaheuristics for the work‐troops scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Jobson Barbalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matheus da Silva Menezes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OR Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (3), pp.903-924. </w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.892-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00291-023-00718-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/itor.12925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04045821v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Drone Swarms to Search for Victims in Post-Disaster Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'évolution des réseaux urbains : une composante à part entière de la mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04319820v1</w:t>
+                <w:t xml:space="preserve">hal-04362981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the integrated multi-period scheduling routing problem for cleaning debris in the aftermath of disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme de Castro Pena</w:t>
+                <w:t xml:space="preserve">Intelligent Drone Swarms to Search for Victims in Post-Disaster Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Nohra Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.07.005⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (23), pp.9540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23239540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715752v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust min-max regret covering problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving the integrated multi-period scheduling routing problem for cleaning debris in the aftermath of disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme de Castro Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10589-022-00391-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 306 (1), pp.156-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2022.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713937v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving logic-based Benders' algorithms for solving min-max regret problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust min-max regret covering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Castro de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research and Decisions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37190/ord210202⟩</w:t>
+              <w:t xml:space="preserve">Computational Optimization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83 (1), pp.111-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10589-022-00391-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155546v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de fonctions objectifs pour le problème de planification du nettoyage de débris dans des réseaux urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felix Combaud</w:t>
+                <w:t xml:space="preserve">Le problème intégré de planification et des tournées de véhicules appliqué aux catastrophes majeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme de Castro Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Optimisation des opérations de déblaiement suite aux catastrophes en milieu urbain, 2, p. 12-23</w:t>
+              <w:t xml:space="preserve">, 2021, Optimisation des opérations de déblaiement suite aux catastrophes en milieu urbain, 2, p. 24-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355542v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes approchées pour le problème de planification du nettoyage de débris dans des réseaux urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Jobson Barbalho</w:t>
+                <w:t xml:space="preserve">Improving logic-based Benders' algorithms for solving min-max regret problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario José Aloise</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Castro de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la logistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Operations Research and Decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), pp.23-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37190/ord210202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355337v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème intégré de planification et des tournées de véhicules appliqué aux catastrophes majeures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme de Castro Pena</w:t>
+                <w:t xml:space="preserve">Étude de fonctions objectifs pour le problème de planification du nettoyage de débris dans des réseaux urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Optimisation des opérations de déblaiement suite aux catastrophes en milieu urbain, 2, p. 24-34</w:t>
+              <w:t xml:space="preserve">, 2021, Optimisation des opérations de déblaiement suite aux catastrophes en milieu urbain, 2, p. 12-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355587v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective methods for road network problems with disruptions and connecting requirements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yipeng Huang</w:t>
+                <w:t xml:space="preserve">Méthodes approchées pour le problème de planification du nettoyage de débris dans des réseaux urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Jobson Barbalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Optimisation des opérations de déblaiement suite aux catastrophes en milieu urbain, 2, p. 1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290582v1</w:t>
+                <w:t xml:space="preserve">hal-03355337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses de stratégies de dépistage dans la lutte contre la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhame Dageons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, La logistique de crises sanitaires, 1, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and methods to address urban road network problems with disruptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Bi-objective methods for road network problems with disruptions and connecting requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yipeng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/itor.12641⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (12), pp.1959-1971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01605682.2019.1639479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196335v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and solving the multi-period disruptions scheduling problem on urban networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Model and methods to address urban road network problems with disruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yipeng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-019-03248-5⟩</w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (6), pp.2715-2739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/itor.12641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293250v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New trends and opportunities in post-disaster relief optimization problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and solving the multi-period disruptions scheduling problem on urban networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Operations and Production Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14488/BJOPM.2019.v16.n3.a14⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 285 (1-2), pp.427-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-019-03248-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289005v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and algorithms for the robust maximal covering location problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New trends and opportunities in post-disaster relief optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2018.01.016⟩</w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Operations and Production Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (3), pp.528-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14488/BJOPM.2019.v16.n3.a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02291661v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle routing problems for last mile distribution after major disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puca Huachi Vaz Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 69 (8), pp.1254-1268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01605682.2017.1390534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for solving road network problems with disruptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yipeng Huang</w:t>
+                <w:t xml:space="preserve">Formulation and algorithms for the robust maximal covering location problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 64, pp.175-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2018.01.019⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 64, pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196339v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A column generation approach for the strong network orientation problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Methods for solving road network problems with disruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yipeng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 62, pp.75-80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.014⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 64, pp.175-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2018.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196340v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear programming based heuristic framework for min-max regret combinatorial optimization problems with interval costs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+                <w:t xml:space="preserve">A column generation approach for the strong network orientation problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Xavier Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2016.12.010⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2017.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291622v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: An integer linear programming formulation and heuristics for the minmax relative regret robust shortest path problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Carlos Abreu Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Global Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (2), pp.463-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10898-017-0511-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biased random-key genetic algorithm for the tree of hubs location problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciana Pessoa</w:t>
+                <w:t xml:space="preserve">A linear programming based heuristic framework for min-max regret combinatorial optimization problems with interval costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Resende</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11590-016-1082-9⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.51-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2016.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291623v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work-troop scheduling for road network accessibility after a major earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celso Satoshi Sakuraba</w:t>
+                <w:t xml:space="preserve">A biased random-key genetic algorithm for the tree of hubs location problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Resende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2016.03.042⟩</w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.1371-1384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11590-016-1082-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291663v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the bi-objective Robust Vehicle Routing Problem with uncertain costs and demands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Work-troop scheduling for road network accessibility after a major earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Satoshi Sakuraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ro/2016048⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.317-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2016.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02291632v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road network emergency accessibility planning after a major earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celso Satoshi Sakuraba</w:t>
+                <w:t xml:space="preserve">Solving the bi-objective Robust Vehicle Routing Problem with uncertain costs and demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13675-016-0070-2⟩</w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (4-5), pp.689-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2016048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291629v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connecting a population dynamic model with a multi-period location-allocation problem for post-disaster relief operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Road network emergency accessibility planning after a major earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Satoshi Sakuraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-015-2104-1⟩</w:t>
+              <w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (3-4), pp.381-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13675-016-0070-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196346v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for designing multi-sink clustered WSN topologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connecting a population dynamic model with a multi-period location-allocation problem for post-disaster relief operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lorena Silva Belisário</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.12.008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 247 (2), pp.693-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-015-2104-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02196347v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local search based metaheuristics for the robust vehicle routing problem with discrete scenarios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heuristics for designing multi-sink clustered WSN topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Silva Belisário</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2015.03.058⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.20-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291636v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exact method for solving the bi-objective Minimum Diameter-Cost Spanning Tree Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernando Gomes de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 49 (1), pp.143-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ro/2014029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integer linear programming formulation and heuristics for the minmax relative regret robust shortest path problem</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+                <w:t xml:space="preserve">Local search based metaheuristics for the robust vehicle routing problem with discrete scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10898-014-0187-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.518-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2015.03.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291637v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and heuristic algorithms for solving the generalized vehicle routing problem with flexible fleet size</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+                <w:t xml:space="preserve">An integer linear programming formulation and heuristics for the minmax relative regret robust shortest path problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Carlos Abreu Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/itor.12041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (2), pp.265-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-014-0187-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02291644v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and solving the bi-objective minimum diameter-cost spanning tree problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact and heuristic algorithms for solving the generalized vehicle routing problem with flexible fleet size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10898-013-0124-4⟩</w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.153-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/itor.12041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291641v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and hybrid methods for the onshore wells maintenance problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and solving the bi-objective minimum diameter-cost spanning tree problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Guedes</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rocha Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.02.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (2), pp.195-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-013-0124-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02196565v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for designing energy-efficient clusters-based WSN topologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models and hybrid methods for the onshore wells maintenance problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Guedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heuristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10732-012-9202-x⟩</w:t>
+              <w:t xml:space="preserve">Computers and Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.2944--2953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cor.2012.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196567v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid heuristic for the diameter constrained minimum spanning tree problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies for designing energy-efficient clusters-based WSN topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Belisário</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10898-009-9430-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.657--675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10732-012-9202-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291651v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving diameter-constrained minimum spanning tree problems by constraint programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hybrid heuristic for the diameter constrained minimum spanning tree problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abilio Lucena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-3995.2010.00780.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (3), pp.363-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10898-009-9430-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291646v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for Designing Energy-efficient Wireless Sensor Network Topologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving diameter-constrained minimum spanning tree problems by constraint programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kean-Mean Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.653-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-3995.2010.00780.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082851v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heuristics for Designing Energy-efficient Wireless Sensor Network Topologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kean-Mean Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (6), pp.436-444</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Constraint Programming for the Diameter Constrained Minimum Spanning Tree Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 30, pp.93-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2008.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5059,3854 +5154,3841 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle et méthode exacte pour le problème probabiliste de routage de drones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Étude et analyse de données clients en vue du déploiement d’un produit numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lastennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Tours (FR), France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05522535v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et analyse de données clients en vue du déploiement d’un produit numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lastennet</w:t>
+                <w:t xml:space="preserve">A metaheuristic for solving the multi-route cyclic load-dependent VRP problem : Two routing strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahshid Yadegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Urrutia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Tours (FR), France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522534v1</w:t>
+                <w:t xml:space="preserve">hal-05522537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic for solving the multi-route cyclic load-dependent VRP problem : Two routing strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahshid Yadegari</w:t>
+                <w:t xml:space="preserve">Modèle et méthode exacte pour le problème probabiliste de routage de drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lastennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastián Urrutia</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Feillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, Tours (FR), France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522537v1</w:t>
+                <w:t xml:space="preserve">hal-05522535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de modèles d’apprentissage pour la détection de victimes après une catastrophe majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lastennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème journées francophones des jeunes chercheurs en vision par ordinateur (ORASIS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Croisic, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma abordagem GRASP para o projeto de rede multitarefa de sensores sem fio com topologia de floresta dominante clusterizada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rian de Sousa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Castro de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais do LVII Simpósio Brasileiro de Pesquisa Operacional (SBPO 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Gramado (Brasil), Brazil. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma abordagem para o problema da árvore geradora mínima com restrição de diâmetro via meraheurística BRKGA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fábio Francisco da Costa Fontes</w:t>
+                <w:t xml:space="preserve">Uma heurística Kernel Search para o problema da orientação de equipes robusto com vértices de Steiner e prioridades decrescentes em função do tempo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais do LVI Simpósio Brasileiro de Pesquisa Operacional (SBPO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Fortaleza, Brazil. 56 (309969), 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59254/sbpo-2024-193460⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Fortaleza, Brazil. 56 (308587), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59254/sbpo-2024-193896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04863069v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flow-based formulation for the multi-sink clustered WSN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uma abordagem para o problema da árvore geradora mínima com restrição de diâmetro via meraheurística BRKGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Pires Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiago Giachetto de Araujo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Castro de Andrade</w:t>
+                <w:t xml:space="preserve">Heitor Nunes Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario José Aloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Francisco da Costa Fontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Control, Decision and Information Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anais do LVI Simpósio Brasileiro de Pesquisa Operacional (SBPO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Fortaleza, Brazil. 56 (309969), 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59254/sbpo-2024-193460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660784v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma heurística Kernel Search para o problema da orientação de equipes robusto com vértices de Steiner e prioridades decrescentes em função do tempo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Assunção</w:t>
+                <w:t xml:space="preserve">A flow-based formulation for the multi-sink clustered WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Giachetto de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Castro de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais do LVI Simpósio Brasileiro de Pesquisa Operacional (SBPO 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Malta, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59254/sbpo-2024-193896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04863054v1</w:t>
+                <w:t xml:space="preserve">hal-04660784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-depot split delivery of batches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Críston Pereira de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Network Optimization Conference (INOC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Dublin (Irlande), Ireland. OpenProceedings.org, 2024, 2510-7437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48786/inoc.2024.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelo matemático para rede clusterizada de sensores sem fio para atividades compartilhadas de monitoramento</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Heurísticas para o problema da coleta seletiva de lixo urbano utilizando veículos com múltiplos compartimentos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Willian Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pablo Adasme</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Francisco da Costa Fontes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais do LV Simpósio Brasileiro de Pesquisa Operacional (SBPO 2023)</w:t>
+              <w:t xml:space="preserve">LV Simpósio Brasileiro de Pesquisa Operacional (SBPO 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, São José dos Campos, Brazil. 55, 2023, 2965-1476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267572v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heurísticas para o problema da coleta seletiva de lixo urbano utilizando veículos com múltiplos compartimentos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelo matemático para rede clusterizada de sensores sem fio para atividades compartilhadas de monitoramento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Castro de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Willian Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario José Aloise</w:t>
+                <w:t xml:space="preserve">Gabriel Hellen de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fábio Francisco da Costa Fontes</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Adasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LV Simpósio Brasileiro de Pesquisa Operacional (SBPO 2023)</w:t>
+              <w:t xml:space="preserve">Anais do LV Simpósio Brasileiro de Pesquisa Operacional (SBPO 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, São José dos Campos, Brazil. 55, 2023, 2965-1476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267576v1</w:t>
+                <w:t xml:space="preserve">hal-04267572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déblaiement de débris d'une vaste zone urbaine suite à une catastrophe majeure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilherme de Castro Pena</w:t>
+                <w:t xml:space="preserve">The probabilistic drone routing problem applied to large-scale disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03597195v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the probabilistic drone routing problem for searching targets in case of disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Metaheuristics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Syracuse, Italy. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de différents critères d'optimisation dans des problèmes intégrés de planification et de conception de réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Combaud</w:t>
+                <w:t xml:space="preserve">Déblaiement de débris d'une vaste zone urbaine suite à une catastrophe majeure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme de Castro Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595302v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics for cleaning debris in urban networks after major disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Jobson Barbalho</w:t>
+                <w:t xml:space="preserve">Impacts de différents critères d'optimisation dans des problèmes intégrés de planification et de conception de réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596190v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probabilistic drone routing problem applied to large-scale disasters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Metaheuristics for cleaning debris in urban networks after major disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Jobson Barbalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Villeurbanne - Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596238v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRKGA multi-objectif pour la localisation de sites stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Augusto Virgilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristiques pour le problème de reconfiguration des réseaux urbains suite à des interruptions routières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yipeng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lorient, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-based models for handling the bi-objective unidirectional road network problem with disruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yipeng Huang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Network Optimization Conference (INOC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Lisboa, Portugal. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algoritmo genético para o problema da árvore geradora generalizada de custo mínimo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernando Gomes de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Castro de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIX Simpópio Brasileiro de Pesquisa Operacional (SBPO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Blumenau, Brazil. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared transportation for macro-distribution in post-disaster relief</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disruptions management in multidirectional road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yipeng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 9th Triennial Symposium on Transportation Analysis (TRISTAN 2016)</w:t>
+              <w:t xml:space="preserve">9th Triennial Symposium on Transportation Analysis (TRISTAN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aruba, Netherlands. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301130v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split procedure for graph partitioning: an application to the SONET ring problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Henrique Freire de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Troyes, France. 49 (12), pp.763-768, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bi-objective model to address disruptions on unidirectional road networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shared transportation for macro-distribution in post-disaster relief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 9th Triennial Symposium on Transportation Analysis (TRISTAN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Aruba, Netherlands. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.812⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02196341v1</w:t>
+                <w:t xml:space="preserve">hal-02301130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling scenario-based heuristics to exact methods for the robust weighted set covering problem with interval data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amadeu Coco</w:t>
+                <w:t xml:space="preserve">A bi-objective model to address disruptions on unidirectional road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yipeng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Troyes, France. 49 (12), pp.455-460, 2016, </w:t>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. 49 (12), pp.1620-1625, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301644v1</w:t>
+                <w:t xml:space="preserve">hal-02196341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruptions management in multidirectional road networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yipeng Huang</w:t>
+                <w:t xml:space="preserve">Coupling scenario-based heuristics to exact methods for the robust weighted set covering problem with interval data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Triennial Symposium on Transportation Analysis (TRISTAN 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. 49 (12), pp.455-460, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301812v1</w:t>
+                <w:t xml:space="preserve">hal-02301644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O problema de localizacão de concentradores em árvores: um procedimento para acelerar um algoritmo baseado em decomposicão de Benders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+                <w:t xml:space="preserve">Optimizing network accessibility: a case study on the Haiti earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Satoshi Sakuraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVII Simpósio Brasileiro de Pesquisa Operacional (SBPO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto de Galinhas, Brazil. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302056v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bi-objective robust vehicle routing problem with uncertain demands and travel times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Metaheuristic International Conference (MIC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Agadir, Brazil. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing network accessibility: a case study on the Haiti earthquake</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Celso Satoshi Sakuraba</w:t>
+                <w:t xml:space="preserve">O problema de localizacão de concentradores em árvores: um procedimento para acelerar um algoritmo baseado em decomposicão de Benders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Carlos Abreu Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVII Simpósio Brasileiro de Pesquisa Operacional (SBPO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto de Galinhas, Brazil. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302050v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-depot heterogeneous vehicle routing problem in cities affected by a large scale disaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaz Penna Puca Huachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Workshop on Combinatorial Optimization, Routing and Location (CORAL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Salamanca, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last-mile distribution in post disaster relief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puca Huachi Vaz Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International triennial workshop on Freight Transportation and Logistics (Odysseus 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Ajaccio, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario-based heuristics with path-relinking for the robust set covering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Metaheuristic International Conference (MIC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Agadir, Morocco. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma heurística para o problema de roteamento de veículos com frota heterogênea e múltiplos depósitos aplicada à distribuição pós-catástrofes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puca Huachi Vaz Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVII Simpósio Brasileiro de Pesquisa Operacional (SBPO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto de Galinhas, Brazil. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and solving the road network rehabilitation problem after a major earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Satoshi Sakuraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristiques pour le problème de tournées de véhicules avec dépôts multiples et livraisons fractionnées pour la distribution post-catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-heurísticas para o problema biobjetivo da árvore geradora de custo e diâmetro mínimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernando Gomes de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVII Simpósio Brasileiro de Pesquisa Operacional (SBPO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Porto de Galinhas, Brazil. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uma heurística baseada em programação linear para o problema do caminho mínimo robusto restrito</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A linear programming based heuristic for robust optimization problems: a case study on solving the restricted robust shortest path problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Castro de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVI Simpósio Brasileiro de Pesquisa Operacional (SBPO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Salvador, Brazil. 2014</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Model-Based Metaheuristics (Matheuristics 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302064v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A linear programming based heuristic for robust optimization problems: a case study on solving the restricted robust shortest path problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Uma heurística baseada em programação linear para o problema do caminho mínimo robusto restrito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Castro de Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Model-Based Metaheuristics (Matheuristics 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. 2014</w:t>
+              <w:t xml:space="preserve">XLVI Simpósio Brasileiro de Pesquisa Operacional (SBPO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Salvador, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293214v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurística de Refinamento para o Problema de Caminho Mais Curto Robusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago F. Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLVI Simpósio Brasileiro de Pesquisa Operacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Salvador, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um algoritmo de programação dinâmica para partições em grafos: aplicação ao problema dos anéis SONET</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dario José Aloise</w:t>
+                <w:t xml:space="preserve">A Robust Optimization Approach for the Vehicle Routing Problem with Uncertain Travel Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLVI Simpósio Brasileiro de Pesquisa Operacional (SBPO 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Salvador, Brazil. 2014</w:t>
+              <w:t xml:space="preserve">International Conference on Control, Decision, and Information Technology (CODIT’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Metz, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302068v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heurística de Refinamento para o Problema de Caminho Mais Curto Robusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8938,1982 +9020,1995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Optimization Approach for the Vehicle Routing Problem with Uncertain Travel Cost</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+                <w:t xml:space="preserve">Um algoritmo de programação dinâmica para partições em grafos: aplicação ao problema dos anéis SONET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Control, Decision, and Information Technology (CODIT’14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Metz, Brazil. 2014</w:t>
+              <w:t xml:space="preserve">XLVI Simpósio Brasileiro de Pesquisa Operacional (SBPO 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Salvador, Brazil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302632v1</w:t>
+                <w:t xml:space="preserve">hal-02302068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to Optimize the Impact of Supplies Distribution in Post-disaster Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORES 2014 - Proceedings of the 3rd International Conference on Operations Research and Enterprise Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France. pp.342--349, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0004927703420349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algoritmo baseado em BRKGA para o Problema de Árvore Geradora Mínima Robusta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+                <w:t xml:space="preserve">Optimisation de la durée de vie d’un réseau de capteurs sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Moreira Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Simpósio Brasileiro de Pesquisa Operacional (SBPO 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Natal, Brazil. 2013</w:t>
+              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2013, Prooceedings of the 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304057v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies pour résoudre le problème bi-objectif de l'arbre couvrant de coût et diamètre minimaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Rocha Lima</w:t>
+                <w:t xml:space="preserve">An overview on solving Robust Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2013, Proceedings of the 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Troyes, France</w:t>
+              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Operationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2013, Proceedings of the 14ème congrès de la Société Française de Recherche Operationnelle et d'Aide à la Décision (ROADEF), Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293203v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Um procedimento para gerar fronteiras de pareto ótimas para o problema bi-objetivo da arvore geradora de custo e diâmetro mínimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernando Gomes de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLV Simpósio Brasileiro de Pesquisa Operacional (SBPO 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Natal, Brazil. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problème du plus court chemin avec pénalités stochastiques et des contraintes sur le temps de trajet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Algoritmo baseado em BRKGA para o Problema de Árvore Geradora Mínima Robusta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2013, Proceedings of the 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Troyes, France</w:t>
+              <w:t xml:space="preserve">XLV Simpósio Brasileiro de Pesquisa Operacional (SBPO 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Natal, Brazil. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293198v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la durée de vie d’un réseau de capteurs sans fil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Stratégies pour résoudre le problème bi-objectif de l'arbre couvrant de coût et diamètre minimaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rocha Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2013, Prooceedings of the 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Troyes, France</w:t>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2013, Proceedings of the 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293192v1</w:t>
+                <w:t xml:space="preserve">hal-02293203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview on solving Robust Vehicle Routing Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+                <w:t xml:space="preserve">Problème du plus court chemin avec pénalités stochastiques et des contraintes sur le temps de trajet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Operationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2013, Proceedings of the 14ème congrès de la Société Française de Recherche Operationnelle et d'Aide à la Décision (ROADEF), Troyes, France</w:t>
+              <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Troyes, France. 2013, Proceedings of the 14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292960v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de tournées de véhicules généralisées pour la logistique de catastrophe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+                <w:t xml:space="preserve">Um algorithmo evolucionário NSGAII para resolver o problema bi-objetivo da árvore geradora de custo e diâmetro mínimos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Rocha Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.13-14, 2012, Proceedings of the 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Angers, France</w:t>
+              <w:t xml:space="preserve">XVI Congreso Latino-Iberoamericano de Investigación Operativa, XLIV Simpósio Brasileiro de Pesquisa Operaciona (CLAIO-SBPO 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rio de Janeiro, Brazil. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292954v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splitting procedure and a Relaxed Iterated Local Search for the Generalized Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the XVI Congreso Latino-Iberoamericano de Investigación Operativa, XLIV Simpósio Brasileiro de Pesquisa Operacional (CLAIO-SBPO 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Rio de Janeiro, Brazil. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudo comparativo entre formulações para o problema de caminho mais curto robusto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Carlos Abreu Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simpósio de Pesquisa Operacional e Logística da Marinha (SPOLM 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rio de Janeiro, Brazil. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact and heuristics strategies for solving the generalized vehicle routing problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Un modèle de tournées de véhicules généralisées pour la logistique de catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Freight Transportation and Logistics (ODYSSEUS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Mykonos, Brazil. 2012</w:t>
+              <w:t xml:space="preserve">13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.13-14, 2012, Proceedings of the 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304064v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques pour la conception de topologies des réseaux de capteurs sans ﬁl avec puits multiples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorena Belisário</w:t>
+                <w:t xml:space="preserve">Exact and heuristics strategies for solving the generalized vehicle routing problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Murat Afsar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.65-66, 2012, Proceedings of the 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Angers, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Freight Transportation and Logistics (ODYSSEUS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Mykonos, Brazil. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292951v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biased random-key genetic algorithm for the tree of hubs location problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciana Pessoa</w:t>
+                <w:t xml:space="preserve">Heuristiques pour la conception de topologies des réseaux de capteurs sans ﬁl avec puits multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Belisário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Resende</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2012, Angers, Brazil. 2012</w:t>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.65-66, 2012, Proceedings of the 13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301779v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um algorithmo evolucionário NSGAII para resolver o problema bi-objetivo da árvore geradora de custo e diâmetro mínimos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Rocha Lima</w:t>
+                <w:t xml:space="preserve">A biased random-key genetic algorithm for the tree of hubs location problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Pessoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dario José Aloise</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Resende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Congreso Latino-Iberoamericano de Investigación Operativa, XLIV Simpósio Brasileiro de Pesquisa Operaciona (CLAIO-SBPO 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rio de Janeiro, Brazil. 2012</w:t>
+              <w:t xml:space="preserve">13ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, Brazil. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304059v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de type génération de colonnes pour le problème de maintenance des puits de pétrole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Moreira Guedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint Étienne, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles pour la planification des réparations de puits de pétrole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa C Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario J Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Toulouse, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristiques pour la conception de réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Belisário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Moreira Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun Mean Hou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Conférence Internationale en Recherche Opérationnelle (CIRO 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marrakesh, Maroc. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A primal-dual heuristic for the p-median problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Alio Euro Workshop on Applied Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Buenos Aires, Argentina. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modélisation pour le problème de tournées de véhicules multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Quilliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, Argentina. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10923,4253 +11018,4253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the convergence of the Feasibility Pump through variable decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Conference on Operational Research (EURO 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Leeds (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing post-disaster debris removal: bridging strategic planning and operational routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Conference on Operational Research (EURO 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Leeds (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-route optimization in cyclic load-dependent vehicle routing: A two-strategy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahshid Yadegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Conference on Operational Research (EURO 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Leeds (Angleterre), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone fleet management for searching post-disaster victims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd Conference of the International Federation of Operational Research Societies (IFORS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Santiago (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An iterated local search metaheuristic applied to a particular scheduling problem found in technological disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Jobson Barbalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 23rd Conference of the International Federation of Operational Research Societies (IFORS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Santiago (Chile), Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for a Maritime Inventory Routing Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Debris recycling in post-disaster management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Autuori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Quoc Khanh Dang</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Balev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713957v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling priority tasks: an application on removing dangerous products after industrial disasters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New approach for a Maritime Inventory Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Khanh Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713989v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection and sorting management phase of an industrial site after disaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel.</w:t>
+                <w:t xml:space="preserve">Scheduling priority tasks: an application on removing dangerous products after industrial disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Jobson Barbalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Jiménez Laredo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713966v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The probabilistic drone routing problem applied to large-scale disasters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Collection and sorting management phase of an industrial site after disaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713972v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching victims in post-disaster areas: A decentralized approach for the Drone Swarms Routing Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The probabilistic drone routing problem applied to large-scale disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheus Nohra Haddad</w:t>
+                <w:t xml:space="preserve">Christophe Duhamel.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713981v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris recycling in post-disaster management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Searching victims in post-disaster areas: A decentralized approach for the Drone Swarms Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Nohra Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Balev</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Operational Research (EURO 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713995v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model and heuristics for the scheduling rich vehicle routing problems after major disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme de Castro Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistics operations after major disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme de Castro Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Doctoral Student Workshop on Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Magdeburg, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New trends on urban mobility for smart-cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on Smart Cities &amp; Engineering for Sustainable Architecture - Keynotes sur invitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESTP Paris; EPF, Jul 2019, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for last-mile distribution in case of large-scale earthquakes</w:t>
+                <w:t xml:space="preserve">Solving last-mile distribution problems after major earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaz Penna Puca Huachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Operations Research (EURO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">6th INFORMS Transportation Science and Logistics Society Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292114v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the field hospitals location problem after natural disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Operations Research (EURO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistics response to large-scale disasters</w:t>
+                <w:t xml:space="preserve">Heuristics for last-mile distribution in case of large-scale earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaz Penna Puca Huachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research Techniques and Applications School for Africa (ORTASA 2018) - Tutoriel sur invitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Cotonou, Benin</w:t>
+              <w:t xml:space="preserve">29th European Conference on Operations Research (EURO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301926v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models and algorithms for emergency road accessibility after major earthquakes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Logistics response to large-scale disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Operations Research (EURO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Operations Research Techniques and Applications School for Africa (ORTASA 2018) - Tutoriel sur invitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cotonou, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292106v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing disruptions in urban road networks for real contexts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yipeng Huang</w:t>
+                <w:t xml:space="preserve">Models and algorithms for emergency road accessibility after major earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Satoshi Sakuraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th INFORMS Transportation Science and Logistics Society Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">29th European Conference on Operations Research (EURO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292110v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-disaster crisis management: challenges, problems, heuristics and trends.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing disruptions in urban road networks for real contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yipeng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference in Rio, Operations management for social good (POMS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Rio de Janiero, Brazil</w:t>
+              <w:t xml:space="preserve">6th INFORMS Transportation Science and Logistics Society Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292222v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the scheduling problem for planned disruption on urban road networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-disaster crisis management: challenges, problems, heuristics and trends.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International Congress of Mathematical Optimization (ISMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Conference in Rio, Operations management for social good (POMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rio de Janiero, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292123v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving last-mile distribution problems after major earthquakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing the scheduling problem for planned disruption on urban road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th INFORMS Transportation Science and Logistics Society Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">23th International Congress of Mathematical Optimization (ISMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292100v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing predictable and unpredictable disruptions on road networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban optimization problems after major disasters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Transportation Engineering and Smart City (ITESC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Guilin, China</w:t>
+              <w:t xml:space="preserve">GT Otimização e Inteligência Artificial (GOIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade do Estado do Rio Grande do Norte, 2017, Mossoró, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301690v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02612525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization problems after major disasters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing predictable and unpredictable disruptions on road networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yipeng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Otimização e Inteligência Artificial (GOIA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Mossoró, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Intelligent Transportation Engineering and Smart City (ITESC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Guilin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301929v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variable Neighborhood Search for solving a distribution problem in post-disaster relief</w:t>
+                <w:t xml:space="preserve">Optimization problems after major disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Variable Neighborhood Search (VNS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Ouro Preto, Brazil</w:t>
+              <w:t xml:space="preserve">GT Otimização e Inteligência Artificial (GOIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Mossoró, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292128v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban optimization problems after major disasters</w:t>
+                <w:t xml:space="preserve">A Variable Neighborhood Search for solving a distribution problem in post-disaster relief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Combinatorial Optimization - Séminaire sur invitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Fortaleza, Brazil</w:t>
+              <w:t xml:space="preserve">5th International Conference on Variable Neighborhood Search (VNS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Ouro Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301927v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban optimization problems after major disasters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Otimização e Inteligência Artificial (GOIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade do Estado do Rio Grande do Norte, 2017, Mossoró, Brazil</w:t>
+              <w:t xml:space="preserve">Workshop on Combinatorial Optimization - Séminaire sur invitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Fortaleza, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612525v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for the bi-objective unidirectional road network design problem with disruptions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for solving multiple depots split deliveries vehicle routing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292145v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for solving multiple depots split deliveries vehicle routing problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heuristics for the bi-objective unidirectional road network design problem with disruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yipeng Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292133v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving emergency urban accessibility after a major earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Satoshi Sakuraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Urban Operations Research 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nanzan University, Dec 2016, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal traffic Deviation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yipeng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRAVISIONS 2016 (Young Researcher Competition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique d'intervention en cas de catastrophe humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHAIRE ISEL Performance Logistique - séminaire sur invitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-objective heuristics for solving the robust vehicle routing problem with uncertain travel times and demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Conference for Operational Research (EURO 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and solving the road network rehabilitation problem after a major earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celso Satoshi Sakuraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée printemps d'optimisation dans les réseaux 2015 - séminaire sur invitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decomposition-based heuristic for post-disaster relief distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Operational Research Society Institute for Operations Research and the Management Sciences (CORS-INFORMS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heurística baseada em programação linear para o problema do caminho mais curto robusto com restrição de recurso</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+                <w:t xml:space="preserve">A Genetic Algorithm for the Robust Vehicle Routing Problem with discrete scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I workshop de Otimização sob dados Incertos (OSI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">5th International Conference on Metaheuristics and Nature Inspired Computing (META’2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292201v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heurísticas e metaheurísticas para o problema do caminho mais curto robusto</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Modelos matemáticos e Branch-and-Bound para o problema de caminho mais curto robusto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Carlos Abreu Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I workshop de Otimização sob dados Incertos (OSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292198v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics and metaheuristics for the robust vehicle routing problem with uncertain traveling time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+                <w:t xml:space="preserve">A decomposition-based heuristic for optimizing post-disaster relief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I workshop de Otimização sob dados Incertos (OSI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">20th Conference of the International Federation of Operational Research Societies (IFORS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bacelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292196v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O problema do caminho mais curto com penalidades estocásticas e restrições nos tempos de trajeto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heurística baseada em programação linear para o problema do caminho mais curto robusto com restrição de recurso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Assunção</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I workshop de Otimização sob dados Incertos (OSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292185v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristics for the robust vehicle routing problem with discrete scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+                <w:t xml:space="preserve">Heurísticas e metaheurísticas para o problema do caminho mais curto robusto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">I workshop de Otimização sob dados Incertos (OSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292191v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estratégias de otimização robusta com budget de incertezas para o problema dos anéis sonets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Heuristics and metaheuristics for the robust vehicle routing problem with uncertain traveling time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I workshop de Otimização sob dados Incertos (OSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292205v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Algorithm for the Robust Vehicle Routing Problem with discrete scenarios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O problema do caminho mais curto com penalidades estocásticas e restrições nos tempos de trajeto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Metaheuristics and Nature Inspired Computing (META’2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">I workshop de Otimização sob dados Incertos (OSI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293209v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decomposition-based heuristic for optimizing post-disaster relief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+                <w:t xml:space="preserve">Metaheuristics for the robust vehicle routing problem with discrete scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the International Federation of Operational Research Societies (IFORS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bacelona, Spain</w:t>
+              <w:t xml:space="preserve">Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292210v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelos matemáticos e Branch-and-Bound para o problema de caminho mais curto robusto</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Carlos Abreu Júnior</w:t>
+                <w:t xml:space="preserve">Estratégias de otimização robusta com budget de incertezas para o problema dos anéis sonets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I workshop de Otimização sob dados Incertos (OSI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292187v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimization model for the post-disaster response in terms of system resilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Constrained shortest path problem with stochastic costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computational Management Science (CMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292957v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing criteria correlation for minimizing the energy consumption in WSN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An optimization model for the post-disaster response in terms of system resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Moreira Guedes</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axelle Alégoët</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the X Metaheuristics International Conference (MIC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304056v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étude de modèles mathématiques pour le problème du plus court chemin robuste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Carlos Abreu Júnior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15188,2278 +15283,2278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristics for setting directions in urban networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing criteria correlation for minimizing the energy consumption in WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Moreira Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Prins</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Alégoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the X Metaheuristics International Conference (MIC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304052v1</w:t>
+                <w:t xml:space="preserve">hal-02304056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained shortest path problem with stochastic costs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Heuristics for setting directions in urban networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Vidal</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computational Management Science (CMS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the X Metaheuristics International Conference (MIC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292213v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the bi-objective Diameter Minimum Spanning Tree Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Rocha Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Global Optimization Workshop (GOW 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A biased random-key genetic algorithm for the robust shortest path problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Almeida Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Global Optimization Workshop (GOW 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing wireless sensor networks energy efﬁciency for risk detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Belisário</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Moreira Guedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Metaheuristics International Conference (MIC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics for the mobile oil recovery problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan-Manuel Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Operational Research (EURO 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulações multiobjetivos para um problema de coleta de pétroleo em campos maduros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLI Simpósio Brasileiro de Pesquisa Operacional (SBPO 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Porto Seguro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma heurística híbrida para o problema da árvore geradora de custo mínimo com restrição de diâmetro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilio Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escuela Latinoamericana de Verano de Investigación Operativa (ELAVIO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Itaipava, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristics for the diameter constrained minimum spanning tree problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilio Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Mathematical Programming (ISMP 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02303351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRASP reativo aplicado ao problema do emprego da unidade móvel de pistoneio</w:t>
+                <w:t xml:space="preserve">Um aplicativo computacional para otimizar o emprego da unidade móvel de pistoneio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Cardoso de Souza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
+                <w:t xml:space="preserve">Luiz Sérgio Sabóia Moura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Chilean National of Operations Research (OPTIMA 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Talca, Chile</w:t>
+              <w:t xml:space="preserve">1º Congresso Brasileiro de P &amp; D em Petróleo e Gás</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304079v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a georeferenced computational system to support decision in order to optimize the use of oil recovery mobile systems - ORS</w:t>
+                <w:t xml:space="preserve">Um algoritmo para o conjunto independente máximo usando GRASP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josemir A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Conference on Optimization (Optimization 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">I Workshop técnico científico do Departamento de Informática e Matemática Aplicada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Natal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303390v1</w:t>
+                <w:t xml:space="preserve">hal-02303365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um algoritmo para o conjunto independente máximo usando GRASP</w:t>
+                <w:t xml:space="preserve">Development of a georeferenced computational system to support decision in order to optimize the use of oil recovery mobile systems - ORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avelino Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josemir A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Workshop técnico científico do Departamento de Informática e Matemática Aplicada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">The 4th International Conference on Optimization (Optimization 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303365v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um algoritmo GRASP reativo aplicado ao problema do emprego de unidades móveis de pistoneio</w:t>
+                <w:t xml:space="preserve">GRASP reativo aplicado ao problema do emprego da unidade móvel de pistoneio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario José Aloise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Avelino de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Cardoso de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Simpósio Brasileiro de Pesquisa Operacional (SBPO 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Campos do Jordão, Brazil</w:t>
+              <w:t xml:space="preserve">The Fourth Chilean National of Operations Research (OPTIMA 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Talca, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304077v1</w:t>
+                <w:t xml:space="preserve">hal-02304079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um aplicativo computacional para otimizar o emprego da unidade móvel de pistoneio</w:t>
+                <w:t xml:space="preserve">Um algoritmo GRASP reativo aplicado ao problema do emprego de unidades móveis de pistoneio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Avelino de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario José Aloise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Sérgio Sabóia Moura</w:t>
+                <w:t xml:space="preserve">Mauricio Cardoso de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1º Congresso Brasileiro de P &amp; D em Petróleo e Gás</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Natal, Brazil</w:t>
+              <w:t xml:space="preserve">XXXIII Simpósio Brasileiro de Pesquisa Operacional (SBPO 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Campos do Jordão, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303359v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Solving a Scheduling Problem with Hazardous Products Dynamic Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Barbalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Laredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metaheuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14754, Springer Nature Switzerland, pp.249-263, 2024, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Network Accessibility and Reconstruction after Major Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Humanitarian Logistics and Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan UK, pp.547-565, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-59099-2_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multigraph Formulation for the Generalized Minimum Spanning Tree Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernando Gomes de Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Castro de Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCO 2018: Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10856, Springer, pp.133-143, 2018, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96151-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Finite Optimal Convergence of Logic-Based Benders’ Decomposition in Solving 0–1 Min-Max Regret Optimization Problems with Interval Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Assunção</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCO 2016: Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-12, 2016, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees and Forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Andrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Heuristics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-27, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic Approaches for the Robust Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCO 2014: Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.384-395, 2014, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Mobile Oil Recovery Problem as a Multiobjective Vehicle Routing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Aloise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in computer and information science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, pp.283--292, 2008, 1865-0937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-87477-5_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Diameter Constrained Minimum Spanning Tree Problems in Dense Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celso Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilio Lucena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental and Efficient Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.458-467, 2004, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-24838-5_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17469,219 +17564,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal traffic Deviation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yipeng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena (TRA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactical optimization strategies to adapt urban transport networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena (TRA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. 29, pp.298 - 300, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17691,305 +17786,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization criteria: state-of-the-art and new issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeu Coco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyn Solano-Charris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Ferreira de Noronha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Technologie de Troyes - UTT. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving large p-median problems using a Lagrangean heuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université Blaise Pascal (Clermont Ferrand 2). 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicommodity formulations for the prize collecting vehicle routing problem in the petrol industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa C. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario J. Aloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université Blaise Pascal (Clermont Ferrand 2). 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17999,883 +18094,883 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications de la Recherche Opérationnelle à la gestion des crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Khames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Applications de la Recherche Opérationnelle à la gestion des crises (6), pp.1-36, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La robotisation dans les entrepôts logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brethé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Khames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.1-96, 2024, La robotisation dans les entrepôts logistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles applications et approches pour la mobilité urbaine et périurbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Khames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.1-47, 2023, Nouvelles applications et approches pour la mobilité urbaine et périurbaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Khames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.1-27, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des opérations de déblaiement suite aux catastrophes en milieu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Derrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2021, Optimisation des opérations de déblaiement suite aux catastrophes en milieu urbain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La logistique de crises sanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Derrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bertelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on &amp;quot;Developments in Optimization for Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Urrutia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, pp.1409--1410, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/itor.12529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface</w:t>
+                <w:t xml:space="preserve">Combinatorial optimization in production and logistics systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Yalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">49, 2015, RAIRO-Operations Research</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Yalaoui</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-02291614v1</w:t>
+                <w:t xml:space="preserve">hal-02860463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial optimization in production and logistics systems</w:t>
+                <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Cynthia Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Yalaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49 (1), pp.77-78, 2015, Special ROADEF 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2014042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860463v1</w:t>
+                <w:t xml:space="preserve">hal-02291614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId353"/>
+      <w:footerReference w:type="default" r:id="rId354"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19022,51 +19117,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isel.univ-lehavre.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transition-energetique.utt.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477946v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Yadegari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Urrutia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quockhanh Dang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477914v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autuori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862149v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Combaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2449238" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jobson Barbalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-025-00822-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129981v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2025.100344" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13229" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435177v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel." TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nohra Haddad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22214" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04362981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Jos&#233; Aloise" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12925" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio C&#233;sar de Freitas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Francisco da Costa Fontes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus da Silva Menezes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-023-00718-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239540" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Castro Pena" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Noronha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00391-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155546v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro de Andrade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/ord210202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355542v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Combaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355337v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355587v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290582v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1639479" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhame Dageons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12641" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293250v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03248-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02289005v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14488/BJOPM.2019.v16.n3.a14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Coco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FZD8V2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puca Huachi Vaz Penna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2017.1390534" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196339v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196340v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xavier Martins" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291622v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andrade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.12.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291627v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Abreu J&#250;nior" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-017-0511-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Pessoa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Resende" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1082-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291663v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Satoshi Sakuraba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.03.042" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291632v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyn Solano-Charris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016048" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82C6F7C8250A57E23AB8FD913B06BB9A9D5821CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-016-0070-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196346v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brasil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2104-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196347v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Silva Belis&#225;rio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.12.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3KN9FJZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.058" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL97SL8J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291634v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernando Gomes de Sousa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38703C6FCB8C8E710B96989EC60F01BA4BB3718D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0187-x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291644v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4M6KHS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291641v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rocha Lima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0124-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guedes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.02.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81P4QTV2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Belis&#225;rio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-012-9202-x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH7JD4Z7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilio Lucena" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Ribeiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-009-9430-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9075B9162A4E0BF1EFA23078458C51C0B630A67B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291646v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2010.00780.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA810C3DA0B9928E5B9C6DB77F349BD4E4A6574/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02082851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean-Mean Hou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.017" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G68KW3WJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522535v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lastennet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522534v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522537v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130172v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359003v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rian de Sousa Pereira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Pires Borges" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Nunes Costa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59254/sbpo-2024-193460" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660784v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Giachetto de Araujo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59254/sbpo-2024-193896" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580144v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#237;ston Pereira de Souza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/inoc.2024.12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hellen de Sousa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Adasme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Willian Alves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595302v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596190v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485589v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Augusto Virgilio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293227v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301794v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301130v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301652v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Henrique Freire de Oliveira" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.866" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.812" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301644v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.653" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301812v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302056v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302044v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302050v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292153v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaz Penna Puca Huachi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302060v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302046v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293220v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293217v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302058v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293214v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago F. Noronha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302068v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196562v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004927703420349" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304057v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293203v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302636v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prillard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreira Guedes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292960v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292954v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304060v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304065v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304064v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292951v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301779v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304059v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292940v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292932v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a C Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario J Aloise" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304073v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304076v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301851v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130004v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129994v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130168v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953369v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953364v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713957v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Khanh Dang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713989v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713966v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713972v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713981v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713995v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277638v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277636v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301830v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292114v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292107v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301926v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292106v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292110v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292222v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292123v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292100v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301690v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301929v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292128v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301927v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292145v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292139v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301943v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292151v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301930v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292179v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292201v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292198v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292196v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292185v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292191v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292205v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293209v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292187v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292957v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304056v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Al&#233;go&#235;t" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293207v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304052v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304063v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304066v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304070v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Manuel Ortega" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303338v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303351v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304079v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Avelino de Barros" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cardoso de Souza" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303390v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Barros" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemir A." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303365v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304077v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303359v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz S&#233;rgio Sab&#243;ia Moura" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863020v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Barbalho" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Laredo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_17" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59099-2_18" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291657v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_12" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291666v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291618v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291669v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196577v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Aloise" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_31" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301945v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24838-5_34" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-487C5TVR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309258v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301946v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301939v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301937v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678568v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a C. Santos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario J. Aloise" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385274v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khames" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04854528v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breth&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04362971v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907677v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355303v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Derrey" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287825v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196561v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12529" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014042" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860463v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isel.univ-lehavre.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transition-energetique.utt.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Autuori" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Cynthia Santos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477946v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Yadegari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Urrutia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quockhanh Dang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Combaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129981v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Assun&#231;&#227;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2025.100344" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862149v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2449238" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Jobson Barbalho" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Jim&#233;nez Laredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-025-00822-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812693v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.13229" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Almeida Coco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamel." TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nohra Haddad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22214" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045821v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio C&#233;sar de Freitas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Jos&#233; Aloise" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Francisco da Costa Fontes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus da Silva Menezes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00291-023-00718-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12925" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04362981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23239540" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme de Castro Pena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.07.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Noronha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10589-022-00391-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155546v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Castro de Andrade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37190/ord210202" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355542v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Combaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhame Dageons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02290582v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng Huang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2019.1639479" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12641" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293250v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-019-03248-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02289005v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14488/BJOPM.2019.v16.n3.a14" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291620v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puca Huachi Vaz Penna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2017.1390534" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeu Coco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9FZD8V2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2018.01.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Xavier Martins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291627v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Abreu J&#250;nior" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-017-0511-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291622v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Andrade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.12.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Pessoa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Resende" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-016-1082-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Satoshi Sakuraba" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.03.042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyn Solano-Charris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2016048" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82C6F7C8250A57E23AB8FD913B06BB9A9D5821CB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291629v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-016-0070-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brasil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-2104-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Silva Belis&#225;rio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.12.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3KN9FJZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernando Gomes de Sousa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/38703C6FCB8C8E710B96989EC60F01BA4BB3718D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2015.03.058" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KL97SL8J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291637v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-014-0187-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Murat Afsar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12041" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4M6KHS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rocha Lima" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-013-0124-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guedes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.02.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81P4QTV2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196567v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Belis&#225;rio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-012-9202-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JH7JD4Z7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291651v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abilio Lucena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Ribeiro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-009-9430-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9075B9162A4E0BF1EFA23078458C51C0B630A67B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-3995.2010.00780.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1BA810C3DA0B9928E5B9C6DB77F349BD4E4A6574/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02082851v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean-Mean Hou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301071v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.017" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G68KW3WJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522534v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lastennet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522537v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359003v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rian de Sousa Pereira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863054v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59254/sbpo-2024-193896" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863069v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Pires Borges" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heitor Nunes Costa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59254/sbpo-2024-193460" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Giachetto de Araujo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#237;ston Pereira de Souza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/inoc.2024.12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267576v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Willian Alves" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267572v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hellen de Sousa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Adasme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596238v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197087v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595302v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Augusto Virgilio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293227v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293223v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301794v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301812v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301652v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Henrique Freire de Oliveira" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.866" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301130v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196341v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.812" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.653" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302050v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302056v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292153v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaz Penna Puca Huachi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293220v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293217v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293214v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302064v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197060v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago F. Noronha" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302632v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196562v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004927703420349" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Moreira Guedes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292960v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302636v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304057v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293203v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prillard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Vidal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304059v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304060v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292954v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304064v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292951v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292932v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a C Santos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario J Aloise" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304073v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mean Hou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301851v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Quilliot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130004v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129994v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130168v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953369v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953364v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713995v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Balev" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713957v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Khanh Dang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713989v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713966v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713972v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713981v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277638v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277636v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301830v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292100v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292107v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292114v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292106v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292110v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292222v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292123v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612525v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301929v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292128v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301927v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292145v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292139v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301943v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292151v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301930v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292179v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293209v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292187v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292210v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292201v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292198v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292196v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292185v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292191v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292205v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292213v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292957v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02293207v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304056v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Al&#233;go&#235;t" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304052v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304063v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304066v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304070v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02292218v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan-Manuel Ortega" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304075v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303338v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303351v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303359v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz S&#233;rgio Sab&#243;ia Moura" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303365v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303390v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelino Barros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josemir A." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304079v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Avelino de Barros" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Cardoso de Souza" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304077v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863020v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Barbalho" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Laredo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_17" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301184v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-59099-2_18" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291657v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96151-4_12" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291666v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291618v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291669v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196577v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Aloise" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87477-5_31" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301945v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24838-5_34" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-487C5TVR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309258v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301946v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301939v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301937v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678568v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a C. Santos" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario J. Aloise" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05385274v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Khames" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04854528v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breth&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04362971v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907677v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355303v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Derrey" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287825v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bertelle" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196561v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12529" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02860463v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Yalaoui" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291614v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2014042" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>