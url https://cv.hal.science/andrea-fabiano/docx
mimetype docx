--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -860,778 +860,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, pp.532, 2023, e-Theatrum mundi, 979-10-231-2549-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/EOZY1094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Trilogie de la Villégiature. Trad. par Lucie Comparini. Édition d'Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Comparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Goldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 211, 2023, Folio théâtre, 9782072804120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Goldoni</w:t>
+                <w:t xml:space="preserve">hal-04071919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire Goldoni sous la direction de Lucie Comparini et Andrea Fabiano Paris, Classiques Garnier, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gallimard</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 211, 2023, Folio théâtre, 9782072804120</w:t>
+                <w:t xml:space="preserve">Lucie Comparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire Goldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Comparini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-406-08379-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucie Comparini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Comédie-Italienne de Paris et Carlo Goldoni. De la commedia dell'arte à l'opéra-comique, une dramaturgie de l'hybridation au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pups, 2018, 979-10-231-0597-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">• Carlo Goldoni Scenari per la Comédie-Italienne a cura di Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marsilio, 2017, 978-88-317-2724-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il pastor fido ridicolo, édition critique et introduction d’Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Fabiano. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linead'acqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2013, biblioteca pregoldoniana, Javier Guttierez Carou, 978-88-95598-24-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opera italiana in Francia nel Settecento. Il viaggio di un’idea di teatro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EdT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Musica | Risonanze, 978-88-5920-287-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-406-08379-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Goldoni et la France: un dialogue dramaturgique de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'age d'homme, pp.300, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pups, 2018, 979-10-231-0597-1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À travers l'opéra. Parcours anthropologiques et transferts dramaturgiques sur la scène théâtrale européenne du XVIIIe au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 366 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...282 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274566v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00363139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Carlo Gozzi entre dramaturgie de l'auteur et dramaturgie de l'acteur : un carrefour artistique européen » a cura di Andrea Fabiano</w:t>
               </w:r>
@@ -2609,51 +2609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolegomeni al Dizionario Carlo Goldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Comparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2699,138 +2699,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi goldoniani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, IX-1 N.S. (1), p. 105-132</w:t>
+              <w:t xml:space="preserve">, 2012, 1 (1), p. 105-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00773674v1</w:t>
+                <w:t xml:space="preserve">halshs-00742106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commedie goldoniane del periodo parigino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi goldoniani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1 (1), p. 105-132</w:t>
+              <w:t xml:space="preserve">, 2012, IX-1 N.S. (1), p. 105-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00742106v1</w:t>
+                <w:t xml:space="preserve">halshs-00773674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra bontà e orrore, primi appunti sul realismo sperimentale dei drammi di Metastasio</w:t>
               </w:r>
@@ -2879,786 +2879,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gli allestimenti goldoniani alla Comédie-Italienne tra autorialità ed attorialità</w:t>
+                <w:t xml:space="preserve">Buone figliuole deviate, manipolate, tradotte: i libretti goldoniani a Parigi nel Settecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XVI, p. 239-250</w:t>
+              <w:t xml:space="preserve">, 2009, XIV (2007), pp.207-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449890v1</w:t>
+                <w:t xml:space="preserve">halshs-00407350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buone figliuole deviate, manipolate, tradotte: i libretti goldoniani a Parigi nel Settecento</w:t>
+                <w:t xml:space="preserve">Gli allestimenti goldoniani alla Comédie-Italienne tra autorialità ed attorialità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XIV (2007), pp.207-220</w:t>
+              <w:t xml:space="preserve">, 2009, XVI, p. 239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00407350v1</w:t>
+                <w:t xml:space="preserve">halshs-00449890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours dramaturgiques goldoniens à la Comédie-Italienne</w:t>
+                <w:t xml:space="preserve">« Nell'ipotalamo del teatro : osservazioni sulla drammaturgia dei testi goldoniani rappresentati alla Comédie-Italienne di Parigi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esperienze letterarie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3/4, p. 102-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 53 (1-2), pp.43-50</w:t>
+              <w:t xml:space="preserve">, 2007, 53 (1-2), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">« Nell'ipotalamo del teatro : osservazioni sulla drammaturgia dei testi goldoniani rappresentati alla Comédie-Italienne di Parigi »</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le trame del corpo. I balletti pantomimi di Gozzi: prime osservazioni »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esperienze letterarie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3/4, p. 102-119</w:t>
+              <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13, p. 171-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premessa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, XII, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours dramaturgiques goldoniens à la Comédie-Italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 53 (1-2), pp.3-8</w:t>
+              <w:t xml:space="preserve">, 2007, 53 (1-2), pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le trame del corpo. I balletti pantomimi di Gozzi: prime osservazioni »</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception du théâtre d'Alfieri dans la presse théâtrale et littéraire françaises (1788-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (1-2), pp.229-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rire à l'Académie Royale de Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 219, pp.72-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Thébaïde travestie : Casanova parodie Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la Comédie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 38, pp.49-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metastasio, Voltaire, Diderot, Marmontel e l'opera francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 13, p. 171-186</w:t>
+              <w:t xml:space="preserve">, 2001, VIII, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144195v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00144192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Due lettere inedite del Goldoni al &amp;quot;Journal de Paris</w:t>
               </w:r>
@@ -3912,51 +3912,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4239,2850 +4239,2850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Goldoni et les comédiens-auteurs à la Comédie-Italienne de Paris: rebuts d’un répertoire désuet ou fragments d’un trésor caché?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giacomo Casanova: frammenti di un percorso drammaturgico nomade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alviera Bussotti; Silvia Tatti; Valeria Tavazzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il Settecento sulla scena del mondo. Studi per Beatrice Alfonzetti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni dell’Orso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.85-96, 2023, ISBN 978-88-3613-425-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rivitalizzare la maschera: strategie drammaturgiche nel repertorio della Comédie-Italienne della prima metà del Settecento »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Javier Gutiérrez Carou, Maria Ida Biggi, Piermario Vescovo e Paula Gregores Pereira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldoni «avant la lettre»: evoluzione, involuzione, trasformazione dei generi teatrali (1650-1750)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lineadacqua, p. 97-104, 2023, 978-88-32066-87-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA COMÉDIE-ITALIENNE DE PARIS : UN THÉÂTRE DE L’EXPÉRIMENTATION DRAMATIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emanuele De Luca; Andrea Fabiano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au ⅩⅤⅠⅠⅠᵉ siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 5-16, 2023, e-Theatrum mundi, 979-10-231-2549-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04408193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele de Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.207-221, 2023, e-Theatrum Mundi, 9791023125498. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/MGNX6874⟩</w:t>
+              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.5-16, 2023, e-Theatrum Mundi, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/KLHQ1365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Goldoni et les comédiens-auteurs à la Comédie-Italienne de Paris: rebuts d’un répertoire désuet ou fragments d’un trésor caché?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sorbonne Université Presses, pp.5-16, 2023, e-Theatrum Mundi, </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.70551/KLHQ1365⟩</w:t>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.207-221, 2023, e-Theatrum Mundi, 9791023125498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/MGNX6874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...147 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edizioni dell’Orso</w:t>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">hal-04413929v1</w:t>
+                <w:t xml:space="preserve">hal-05120423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...97 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un théâtre de l’érosion. Fragments de la pensée théâtrale de Giacomo Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRET-VITOZ (Renaud), MARCHAND (Sophie), DELON (Michel). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières du théâtre. Avec Pierre Frantz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-102, 2022, 978-2-406-12893-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12893-9.p.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12893-9.p.0055⟩</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedaine et le théâtre comique italien : la dramaturgie de la lorgnette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Judith Le Blanc; Raphaëlle Legrand; Marie-Cécile Schang-Norbelly. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une œuvre en dialogue : le théâtre de Michel-Jean Sedaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-91, 2021, e-Theatrum mundi, 979-10-231-1585-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/TLRH9193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222597v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turandot, une tragi-comédie de la vie entre Gozzi et Puccini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Turandot de Giacomo Puccini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Opéra de Paris, pp.46-48, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi Molière est-il le prétexte ? Molière mis en scène en Italie au XVIIIe siècle par Carlo Goldoni et Pietro Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élodie Bénard; Marc Douguet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molière malgré lui. Récits de vie, imagerie, mise-en-légende</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, p. 119-131, 2021, Molière malgré lui. Récits de vie, imagerie, mise-en-légende, 9791037010087</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03438308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adattamento e la regia dell’Opera di Smirne di Goldoni e della Turandot di Gozzi realizzati da Jean-Luc Lagarce per il «Théâtre de la Roulotte»: l’inizio di un’avventura professionistica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gutiérrez Carou, Javier (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il futuro retrospettivo: conservatorismo e innovazione nell’opera di Carlo Gozzi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineadacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.305-312, 2021, 978-88-32066-55-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...194 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrigues et caractères chez Carlo Goldoni : un parcours expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Deloince-Louette et Jean-Yves Vialleton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula / Les colloques, Pensée et pratique de l'intrigue comique (France-Italie, XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.fabula.org/colloques/document6538.php, 2020, Fabula / Les colloques, Pensée et pratique de l'intrigue comique (France-Italie, XVIe-XVIIIe siècles)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, https://www.fabula.org/colloques/document6538.php, 2020, Fabula / Les colloques, Pensée et pratique de l'intrigue comique (France-Italie, XVIe-XVIIIe siècles)</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot e la drammaturgia dell’opera : appunti su uno spettatore in ascolto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Fazio; P. Frantz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’orecchio e l’occhio. Lo spettacolo teatrale, arte dell’ascolto e arte dello sguardo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 39-50, 2019, 9788875753320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sperimentare una drammaturgia per un pubblico straniero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Javier Gutiérrez Carou, Francesco Cotticelli, Irina Freixeiro Ayo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldoni "avant la lettre": drammaturgie e pratiche attoriali fra Italia, Spagna e Francia (1650-1750)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lineadacqua, pp.87-92, 2019, 978-88-32066-10-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Serva padrona et la querelle des Bouffons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Berbedette; Henri Loyrette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Encyclopédie de l’Opéra de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réunion des musées nationaux - Grand Palais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 37-39, 2019, 2711874095</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldoni a Parigi (1762-1793)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piermario Vescovo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldoni e il teatro comico del Settecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 149-173, 2019, Goldoni e il teatro comico del Settecento, 978-88-430-9670-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bouissou Sylvie; Denécheau Pascal; Marchal-Ninosque France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-406-09064-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09066-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les controverses musicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un air d’Italie. L’Opéra de Paris de Louis XIV à la Révolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réunion des musées nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 103-113, 2019, 2711874001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donne di bibbia e di chiesa in Stradella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Borsetto, M.M. Fragonard, C. Lucas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre violence et séduction. Judith et ses consœurs bibliques dans la France et l’Italie des XIVe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 317-325, 2019, 978-2-900478-33-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Javier Gutiérrez Carou, Francesco Cotticelli, Irina Freixeiro Ayo. </w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Figlia dell’aria ossia L’Innalzamento di Semiramide de Carlo Gozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fazio (Mara), Frantz (Pierre), De Santis (Vincenzo). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldoni "avant la lettre": drammaturgie e pratiche attoriali fra Italia, Spagna e Francia (1650-1750)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Arts du spectacle et la référence antique dans le théâtre européen (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-136, 2018, 978-2-406-06645-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06645-3.p.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Sarah Berbedette; Henri Loyrette. </w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Mozart to Henze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christopher B. Balme, Piermario Vescovo, Daniele Vianello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Encyclopédie de l’Opéra de Paris</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 37-39, 2019, 2711874095</w:t>
+              <w:t xml:space="preserve">Commedia dell'Arte in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.177-185, 2018, Commedia dell'Arte in Context, 978-1-107-02856-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">M. Fazio; P. Frantz. </w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le forme drammaturgiche del comico italiano in Francia nel Settecento : qualche osservazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Cristina Figorilli, Daniele Vianello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’orecchio e l’occhio. Lo spettacolo teatrale, arte dell’ascolto e arte dello sguardo</w:t>
+              <w:t xml:space="preserve">La commedia italiana. Tradizione e storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 39-50, 2019, 9788875753320</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni di Pagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.168-177, 2018, 978-88-7470-638-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« I’m a whore » ? L’auteur dramatique dans les livrets italiens d’opéra buffa au xviiie siècle : La Bella Verità de Carlo Goldoni et Niccolò Piccinni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clotilde Thouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dramaturge sur un plateau. Quand l’auteur dramatique devient personnage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-153, 2018, 978-2-406-07786-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07786-2.p.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...207 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astacide Tespio ovvero Poinsinet le Noyé (le Mystifié) : un librettista comico francese in Arcadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beatrice Alfonzetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settecento romano. Reti del Classicismo arcadico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 439-459, 2017, 9788867288571</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parodia nella drammaturgia musicale italiana del primo Settecento : il caso del Pastor fido ridicolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Gutierrez Carou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldoni ‘avant la lettre’ : esperienze teatrali pregoldoniane (1650-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lineadacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8895598431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de Don Giovanni à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Gribenski; Patrick Taïeb </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mozart et la France, de l’enfant prodige au génie (1764-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Symétrie Recherche, série Histoire du concert, 978-2-914373-86-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musica nei drammi di fonte spagnola di Carlo Gozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Goutierrez Carou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamorfosi drammaturgiche settecentesche: il teatro 'spagnolesco' di Carlo Gozzi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linead'acqua, p. 119-128, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00742107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie italienne de parodie de l'opéra et le projet de Giuseppe Baretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camillo Faverzani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parnasse et Paradis: l'écriture et la musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Vincennes, p. 271-285, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00623622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre musical à la Comédie-Italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Terrier et Alexandre Dratwicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'invention des genres lyriques français et leur redécouverte au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, symétrie, pp.225-238, 2010, Perpetuum mobile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique de Pamela. La buona figliuola de Carlo Goldoni et Niccolò Piccinni : notes de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Comparini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pamela européenne. Parcours d'une figure mythique dans l'Europe des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULM, pp.295-320, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00452384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La drammaturgia goldoniana alla Comédie-Italienne : spettacolarità e magia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulietta Bazoli et Maria Ghelfi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parola, musica, scena, lettura. Percorsi nel teatro di Carlo Goldoni e Carlo Gozzi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsilio, pp.261-270, 2009, Ricerche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00400485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mistificazione e persiflage: una possibile metafora del teatro nei drammi spagnoleschi di Gozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susanne Winter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlo Gozzi. I drammi "spagnoleschi"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Winter, pp.117-130, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00315774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un genre littéraire : Le livret d’opéra »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annick Benoit-Dusausoy, Guy Fontaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettres européennes. Manuel d’histoire de la littérature européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 320-324, 2007, 978-2804148614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un exemple de transferts de dramaturgie et de savoirs théâtraux entre la commedia dell'arte et l'opera buffa : Don Giovanni de Da Ponte et Mozart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À travers l'opéra. Parcours anthropologiques et transferts dramaturgiques sur la scène théâtrale européenne du XVIIIe au XXe siècle,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 75-92, 2007, « Art &amp; Sciences de l'Art »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Annick Benoit-Dusausoy, Guy Fontaine. </w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Comédie-Italienne di Parigi : un teatro dell'instabilità »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simona Morando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettres européennes. Manuel d’histoire de la littérature européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instabilità e metamorfosi dei generi nella letteratura barocca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsilio, p. 287-298, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de Boeck</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02871887v1</w:t>
+                <w:t xml:space="preserve">halshs-00274559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -7135,670 +7135,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La Comédie-Italienne di Parigi : un teatro dell'instabilità »</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "Querelle des Bouffons" dans la vie culturelle française du XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.11-22, 2005, Sciences de la musique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Casanova, trafiquant de dramaturgies dans l'Europe des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Decroisette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre réfléchi. Poétiques théâtrales italiennes des Intronati à Pasolini.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.63-75, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Francese in Italia di Pietro Chiari : la Francia stereotipata del romanzo italiano del Settecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'altérité française. Stéréotypes et représentation italienne de l'altérité française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Publications du LURPI, pp.63-75, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet de métissage théâtral : &amp;quot;La Nouvelle Italie&amp;quot; de Jean Galli de Bibiena à la Comédie Italienne (1762)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Decroisette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages des textes de théâtre. Italie-France-Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.167-188, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venise, ville musicale idéale au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Fontana et Georges Saro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venise 1297-1797. La république des castors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.109-127, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcune riflessioni sui rapporti tra la famiglia Favart e Carlo Goldoni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmelo Alberti et Ginette Herry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra libro e scena - Carlo Goldoni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Il Cardo, pp.49-60, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Buzzolla al Théâtre Royal des Italiens di Parigi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Passadore et Licia Sirch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio Buzzolla (Adria 1815 - Venezia 1871)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Minelliana, pp.109-113, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tre intellettuali veneti alle origini della musicologia italiana: Francesco Caffi, Pietro Canal et Oscar Chilesotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oscar Chilesotti, diletto e scienza agli albori della musicologia italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olschki, pp.297-319, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7808,291 +7735,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maschere e caratteri: la ricerca di una possibile ibridazione nella produzione della Comédie-Italienne di Parigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maschere e caratteri: la ricerca di una possibile ibridazione nella produzione della Comédie-Italienne di Parigi</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Goldoni a Parigi (1762-1793)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824230v1</w:t>
+                <w:t xml:space="preserve">hal-03824283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goldoni a Parigi (1762-1793)</w:t>
+                <w:t xml:space="preserve">Haine du théâtre, haine des femmes : fascination et censure dans la réflexion théorique et dans la pratique théâtrale italiennes au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03824283v1</w:t>
+                <w:t xml:space="preserve">hal-03825980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haine du théâtre, haine des femmes : fascination et censure dans la réflexion théorique et dans la pratique théâtrale italiennes au XVIIIe siècle</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+                <w:t xml:space="preserve">Carlo Goldoni et les comédiens-auteurs à la Comédie-Italienne de Paris : rebuts d'un répertoire désuet ou fragments d'un trésor caché ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8160,51 +8087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AC9E67D"/>
+    <w:nsid w:val="2092C12D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8391,51 +8318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-fabiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5520-5327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031436986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000109055831" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudesitaliennes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fabiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naugrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Scotto Di Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vielmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Alovisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Desogus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Pirovano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/dante-et-les-arts-performatifs/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071919v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Goldoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-theatre/La-Trilogie-de-la-Villegiature" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405872v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EOZY1094" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-goldoni.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usc.es/goldoni/index" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noiray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edt.it/questi-francesi-polemici-e-impenitenti/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274566v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.099.0079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201830901001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742106v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363129v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1083&amp;amp;t=amministrare-gestire-allestire-lo-spettacolo-nel-xvii-e-xviii-secolo-economy-management-and-staging-of-performances-in-the-17th-and-18th-centuries" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120423v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MGNX6874" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05117251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Luca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KLHQ1365" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/il-settecento-sulla-scena-del-mondo.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413929v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823971v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12893-9.p.0055" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823984v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222597v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TLRH9193" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514576v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document6538.php" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139984v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/entre-violence-et-seduction-judith-et-ses-consoeurs-bibliques-dans-la-france-et-litalie-des-xive-xviiie-siecles#" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139958v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635618v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/livres-d-art/l-encyclopedie-de-l-opera-de-paris/18372.html?r=L2ZyL2NhZGVhdXgvNC1saWJyYWlyaWUvMS8%252Faz0mZlttdXNlZXNdW109MjA%253D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412638v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ippogrifo.goodbook.it/scheda-libro/autori-vari/lorecchio-e-locchio-lo-spettacolo-teatrale-arte-dellascolto-e-arte-dello-sguardo-9788875753320-2591484.html" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156975v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-de-l-opera-de-paris-sous-l-ancien-regime-1669-1791-tome-ii-d-g.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09066-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/un-air-d-italie-l-opera-de-paris-de-louis-xiv-a-la-revolution-catalogue-d-exposition/16239.html?r=L2ZyL2NhZGVhdXgvNS1jYXRhbG9ndWVzLWQtZXhwb3NpdGlvbi80Lw%253D%253D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-dramaturge-sur-un-plateau-quand-l-auteur-dramatique-devient-personnage-i-m-a-whore.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139962v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139976v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-arts-du-spectacle-et-la-reference-antique-dans-le-theatre-europeen-1760-1830-la-figlia-dell-aria-ossia-l-innalzamento-di-semiramide-de-carlo-gozzi.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06645-3.p.0127" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139982v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=845&amp;amp;t=la-commedia-italiana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139988v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867288571" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526284v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/mozart-et-la-france" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742107v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452384v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315774v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudesitaliennes.hypotheses.org/5576" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274559v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347783v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144171v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144172v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144181v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03825980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-fabiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5520-5327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031436986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000109055831" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudesitaliennes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fabiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naugrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Scotto Di Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vielmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Alovisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Desogus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Pirovano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/dante-et-les-arts-performatifs/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EOZY1094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Goldoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-theatre/La-Trilogie-de-la-Villegiature" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-goldoni.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usc.es/goldoni/index" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noiray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edt.it/questi-francesi-polemici-e-impenitenti/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.099.0079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201830901001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1083&amp;amp;t=amministrare-gestire-allestire-lo-spettacolo-nel-xvii-e-xviii-secolo-economy-management-and-staging-of-performances-in-the-17th-and-18th-centuries" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/il-settecento-sulla-scena-del-mondo.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05117251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Luca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KLHQ1365" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MGNX6874" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12893-9.p.0055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222597v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TLRH9193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document6538.php" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ippogrifo.goodbook.it/scheda-libro/autori-vari/lorecchio-e-locchio-lo-spettacolo-teatrale-arte-dellascolto-e-arte-dello-sguardo-9788875753320-2591484.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/livres-d-art/l-encyclopedie-de-l-opera-de-paris/18372.html?r=L2ZyL2NhZGVhdXgvNC1saWJyYWlyaWUvMS8%252Faz0mZlttdXNlZXNdW109MjA%253D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-de-l-opera-de-paris-sous-l-ancien-regime-1669-1791-tome-ii-d-g.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09066-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/un-air-d-italie-l-opera-de-paris-de-louis-xiv-a-la-revolution-catalogue-d-exposition/16239.html?r=L2ZyL2NhZGVhdXgvNS1jYXRhbG9ndWVzLWQtZXhwb3NpdGlvbi80Lw%253D%253D" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/entre-violence-et-seduction-judith-et-ses-consoeurs-bibliques-dans-la-france-et-litalie-des-xive-xviiie-siecles#" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-arts-du-spectacle-et-la-reference-antique-dans-le-theatre-europeen-1760-1830-la-figlia-dell-aria-ossia-l-innalzamento-di-semiramide-de-carlo-gozzi.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06645-3.p.0127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=845&amp;amp;t=la-commedia-italiana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-dramaturge-sur-un-plateau-quand-l-auteur-dramatique-devient-personnage-i-m-a-whore.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0127" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867288571" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/mozart-et-la-france" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudesitaliennes.hypotheses.org/5576" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347783v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03825980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>