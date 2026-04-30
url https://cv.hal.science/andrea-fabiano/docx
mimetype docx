--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1549,151 +1549,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00363139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Carlo Gozzi entre dramaturgie de l'auteur et dramaturgie de l'acteur : un carrefour artistique européen » a cura di Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Longo, 440 p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À travers l'opéra. Parcours anthropologiques et transferts dramaturgiques sur la scène théâtrale européenne du XVIIIe au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 366 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274566v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00274558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de l'opéra italien en France (1752-1815)</w:t>
               </w:r>
@@ -2879,165 +2879,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buone figliuole deviate, manipolate, tradotte: i libretti goldoniani a Parigi nel Settecento</w:t>
+                <w:t xml:space="preserve">Gli allestimenti goldoniani alla Comédie-Italienne tra autorialità ed attorialità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XIV (2007), pp.207-220</w:t>
+              <w:t xml:space="preserve">, 2009, XVI, p. 239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00407350v1</w:t>
+                <w:t xml:space="preserve">halshs-00449890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gli allestimenti goldoniani alla Comédie-Italienne tra autorialità ed attorialità</w:t>
+                <w:t xml:space="preserve">Buone figliuole deviate, manipolate, tradotte: i libretti goldoniani a Parigi nel Settecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XVI, p. 239-250</w:t>
+              <w:t xml:space="preserve">, 2009, XIV (2007), pp.207-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00449890v1</w:t>
+                <w:t xml:space="preserve">halshs-00407350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nell'ipotalamo del teatro : osservazioni sulla drammaturgia dei testi goldoniani rappresentati alla Comédie-Italienne di Parigi »</w:t>
               </w:r>
@@ -5277,272 +5277,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Goldoni a Parigi (1762-1793)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Piermario Vescovo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goldoni e il teatro comico del Settecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 149-173, 2019, Goldoni e il teatro comico del Settecento, 978-88-430-9670-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sperimentare una drammaturgia per un pubblico straniero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Gutiérrez Carou, Francesco Cotticelli, Irina Freixeiro Ayo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldoni "avant la lettre": drammaturgie e pratiche attoriali fra Italia, Spagna e Francia (1650-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lineadacqua, pp.87-92, 2019, 978-88-32066-10-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Serva padrona et la querelle des Bouffons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Berbedette; Henri Loyrette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Encyclopédie de l’Opéra de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réunion des musées nationaux - Grand Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 37-39, 2019, 2711874095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635618v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03156975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791)</w:t>
               </w:r>
@@ -5785,195 +5785,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Mozart to Henze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christopher B. Balme, Piermario Vescovo, Daniele Vianello. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commedia dell'Arte in Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.177-185, 2018, Commedia dell'Arte in Context, 978-1-107-02856-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Figlia dell’aria ossia L’Innalzamento di Semiramide de Carlo Gozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fazio (Mara), Frantz (Pierre), De Santis (Vincenzo). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Arts du spectacle et la référence antique dans le théâtre européen (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-136, 2018, 978-2-406-06645-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06645-3.p.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02139976v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02139962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forme drammaturgiche del comico italiano in Francia nel Settecento : qualche osservazione</w:t>
               </w:r>
@@ -6989,173 +6989,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Fabiano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À travers l'opéra. Parcours anthropologiques et transferts dramaturgiques. XVIIIe-XXe siècle. Etudes en l'honneur de Gilles de Van</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, pp.13-22, 2007, Arts &amp; sciences de l'Art</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00347800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La Comédie-Italienne di Parigi : un teatro dell'instabilità »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona Morando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instabilità e metamorfosi dei generi nella letteratura barocca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsilio, p. 287-298, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274559v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00347800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -8087,51 +8087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2092C12D"/>
+    <w:nsid w:val="4AA322FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8318,51 +8318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-fabiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5520-5327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031436986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000109055831" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudesitaliennes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fabiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naugrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Scotto Di Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vielmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Alovisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Desogus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Pirovano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/dante-et-les-arts-performatifs/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EOZY1094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Goldoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-theatre/La-Trilogie-de-la-Villegiature" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-goldoni.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usc.es/goldoni/index" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noiray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edt.it/questi-francesi-polemici-e-impenitenti/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.099.0079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201830901001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1083&amp;amp;t=amministrare-gestire-allestire-lo-spettacolo-nel-xvii-e-xviii-secolo-economy-management-and-staging-of-performances-in-the-17th-and-18th-centuries" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/il-settecento-sulla-scena-del-mondo.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05117251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Luca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KLHQ1365" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MGNX6874" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12893-9.p.0055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222597v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TLRH9193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document6538.php" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ippogrifo.goodbook.it/scheda-libro/autori-vari/lorecchio-e-locchio-lo-spettacolo-teatrale-arte-dellascolto-e-arte-dello-sguardo-9788875753320-2591484.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/livres-d-art/l-encyclopedie-de-l-opera-de-paris/18372.html?r=L2ZyL2NhZGVhdXgvNC1saWJyYWlyaWUvMS8%252Faz0mZlttdXNlZXNdW109MjA%253D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-de-l-opera-de-paris-sous-l-ancien-regime-1669-1791-tome-ii-d-g.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09066-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/un-air-d-italie-l-opera-de-paris-de-louis-xiv-a-la-revolution-catalogue-d-exposition/16239.html?r=L2ZyL2NhZGVhdXgvNS1jYXRhbG9ndWVzLWQtZXhwb3NpdGlvbi80Lw%253D%253D" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/entre-violence-et-seduction-judith-et-ses-consoeurs-bibliques-dans-la-france-et-litalie-des-xive-xviiie-siecles#" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-arts-du-spectacle-et-la-reference-antique-dans-le-theatre-europeen-1760-1830-la-figlia-dell-aria-ossia-l-innalzamento-di-semiramide-de-carlo-gozzi.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06645-3.p.0127" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=845&amp;amp;t=la-commedia-italiana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-dramaturge-sur-un-plateau-quand-l-auteur-dramatique-devient-personnage-i-m-a-whore.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0127" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867288571" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/mozart-et-la-france" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudesitaliennes.hypotheses.org/5576" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347800v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347783v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03825980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-fabiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5520-5327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031436986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000109055831" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudesitaliennes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fabiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naugrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Scotto Di Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vielmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Alovisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Desogus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Pirovano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/dante-et-les-arts-performatifs/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EOZY1094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Goldoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-theatre/La-Trilogie-de-la-Villegiature" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-goldoni.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usc.es/goldoni/index" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noiray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edt.it/questi-francesi-polemici-e-impenitenti/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.099.0079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201830901001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1083&amp;amp;t=amministrare-gestire-allestire-lo-spettacolo-nel-xvii-e-xviii-secolo-economy-management-and-staging-of-performances-in-the-17th-and-18th-centuries" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/il-settecento-sulla-scena-del-mondo.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05117251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Luca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KLHQ1365" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MGNX6874" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12893-9.p.0055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222597v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TLRH9193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document6538.php" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ippogrifo.goodbook.it/scheda-libro/autori-vari/lorecchio-e-locchio-lo-spettacolo-teatrale-arte-dellascolto-e-arte-dello-sguardo-9788875753320-2591484.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/livres-d-art/l-encyclopedie-de-l-opera-de-paris/18372.html?r=L2ZyL2NhZGVhdXgvNC1saWJyYWlyaWUvMS8%252Faz0mZlttdXNlZXNdW109MjA%253D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-de-l-opera-de-paris-sous-l-ancien-regime-1669-1791-tome-ii-d-g.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09066-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/un-air-d-italie-l-opera-de-paris-de-louis-xiv-a-la-revolution-catalogue-d-exposition/16239.html?r=L2ZyL2NhZGVhdXgvNS1jYXRhbG9ndWVzLWQtZXhwb3NpdGlvbi80Lw%253D%253D" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/entre-violence-et-seduction-judith-et-ses-consoeurs-bibliques-dans-la-france-et-litalie-des-xive-xviiie-siecles#" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-arts-du-spectacle-et-la-reference-antique-dans-le-theatre-europeen-1760-1830-la-figlia-dell-aria-ossia-l-innalzamento-di-semiramide-de-carlo-gozzi.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06645-3.p.0127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=845&amp;amp;t=la-commedia-italiana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-dramaturge-sur-un-plateau-quand-l-auteur-dramatique-devient-personnage-i-m-a-whore.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0127" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867288571" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/mozart-et-la-france" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudesitaliennes.hypotheses.org/5576" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347783v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03825980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>