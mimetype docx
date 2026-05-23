--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -514,51 +514,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (22)</w:t>
+        <w:t xml:space="preserve">Ouvrages (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -675,1515 +675,1616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Île dans les dramaturgies européennes (17e-18e siècles) : enjeux idéologiques, dramaturgiques et spectaculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Schang-Norbelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre. In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le théâtre italien à l'époque moderne. Casanova, Chiari, Goldoni, Gozzi, Metastasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mimesis, 2025, Altera, 8869764788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dante et les arts performatifs. Corps dansants, théâtre et cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Alovisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Desogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donato Pirovano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mimesis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Altera, 9788869763779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Pirovano</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-04572834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele De Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, pp.532, 2023, e-Theatrum mundi, 979-10-231-2549-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/EOZY1094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Trilogie de la Villégiature. Trad. par Lucie Comparini. Édition d'Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Comparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Goldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 211, 2023, Folio théâtre, 9782072804120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire Goldoni sous la direction de Lucie Comparini et Andrea Fabiano Paris, Classiques Garnier, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Comparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire Goldoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Comparini</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-406-08379-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Comédie-Italienne de Paris et Carlo Goldoni. De la commedia dell'arte à l'opéra-comique, une dramaturgie de l'hybridation au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pups, 2018, 979-10-231-0597-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">• Carlo Goldoni Scenari per la Comédie-Italienne a cura di Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marsilio, 2017, 978-88-317-2724-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il pastor fido ridicolo, édition critique et introduction d’Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andrea Fabiano. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linead'acqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 2013, biblioteca pregoldoniana, Javier Guttierez Carou, 978-88-95598-24-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opera italiana in Francia nel Settecento. Il viaggio di un’idea di teatro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 211, 2023, Folio théâtre, 9782072804120</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Noiray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EdT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Musica | Risonanze, 978-88-5920-287-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01526256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Goldoni et la France: un dialogue dramaturgique de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l'age d'homme, pp.300, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...78 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-406-08379-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00363139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Carlo Gozzi entre dramaturgie de l'auteur et dramaturgie de l'acteur : un carrefour artistique européen » a cura di Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Longo, 440 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pups, 2018, 979-10-231-0597-1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À travers l'opéra. Parcours anthropologiques et transferts dramaturgiques sur la scène théâtrale européenne du XVIIIe au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 366 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Marsilio, 2017, 978-88-317-2724-2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'opéra italien en France (1752-1815)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, 2006, Sciences de la musique (dir. Sylvie Bouissou)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 3, 2013, biblioteca pregoldoniana, Javier Guttierez Carou, 978-88-95598-24-6</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00081649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Goldoni, Il genio buono e il genio cattivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marsilio, pp.212, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Musica | Risonanze, 978-88-5920-287-5</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Querelle des Bouffons&amp;quot; dans la vie culturelle française du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, 2005, Sciences de la musique (dir. Sylvie Bouissou)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">l'age d'homme, pp.300, 2007</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00008638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Goldoni. Il matrimonio per concorso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marsilio, IIe édition, pp.239, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Longo, 440 p., 2007</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Goldoni. L'amore paterno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marsilio, pp.256, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 366 p., 2007</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I 'buffoni' alla conquista di Parigi. Storia dell'opera italiana in Francia tra &amp;quot;Ancien Régime&amp;quot; e Restaurazione (1752-1815) : un itinerario goldoniano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Sono-Paravia, pp.390, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">CNRS éditions, 2006, Sciences de la musique (dir. Sylvie Bouissou)</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stampe musicali antiche del Fond0 Torrefranca del Conservatorio &amp;quot;Benedetto Marcello&amp;quot; di Venezia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leo S. Olschki, pp.775, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Marsilio, pp.212, 2006</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00144179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il fortepiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fabiano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Passigli, pp.360, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...371 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2193,51 +2294,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2253,1682 +2354,1682 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Historiographie du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Le Canon théâtral à l’épreuve de l’histoire, 8 (3), pp.3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evadere dalla maschera : la ricerca di una possibile ibridazione tra maschere e caratteri (Andreini, Marivaux, Delisle e Goldoni)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitsprünge. Forschungen zur Frühen Neuzeit Studies in Early Modern History, Culture and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (3/4), p. 441-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haine du théâtre, haine des femmes : fascination et censure dans la réflexion théorique et dans la pratique théâtrale italiennes au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N°99 (2), pp.79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/licla1.099.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSTRARE E CANTARE LA BRUTTEZZA SULLA SCENA DELLA COMÉDIE-ITALIENNE DI PARIGI : ZÉMIRE ET AZOR DI MARMONTEL E GRÉTRY (1771)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di Letteratura Teatrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19272/201830901001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’italianismo in Francia : alcune osservazioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Luglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Rassegna della Letteratura Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Situazione degli studi sulla letteratura italiana, 120 (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolegomeni al Dizionario Carlo Goldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Comparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commedie goldoniane del periodo parigino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi goldoniani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1 (1), p. 105-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00742106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commedie goldoniane del periodo parigino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi goldoniani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, IX-1 N.S. (1), p. 105-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00773674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tra bontà e orrore, primi appunti sul realismo sperimentale dei drammi di Metastasio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 83/84 (2/3), pp.83-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli allestimenti goldoniani alla Comédie-Italienne tra autorialità ed attorialità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, XVI, p. 239-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00449890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Buone figliuole deviate, manipolate, tradotte: i libretti goldoniani a Parigi nel Settecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, XIV (2007), pp.207-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00407350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nell'ipotalamo del teatro : osservazioni sulla drammaturgia dei testi goldoniani rappresentati alla Comédie-Italienne di Parigi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esperienze letterarie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3/4, p. 102-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (1-2), pp.3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00363129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le trame del corpo. I balletti pantomimi di Gozzi: prime osservazioni »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13, p. 171-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, XII, pp.7-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours dramaturgiques goldoniens à la Comédie-Italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 53 (1-2), pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00363132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception du théâtre d'Alfieri dans la presse théâtrale et littéraire françaises (1788-1815)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 50 (1-2), pp.229-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rire à l'Académie Royale de Musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-Scène Opéra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 219, pp.72-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Thébaïde travestie : Casanova parodie Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la Comédie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 38, pp.49-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastasio, Voltaire, Diderot, Marmontel e l'opera francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, VIII, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Due lettere inedite del Goldoni al &amp;quot;Journal de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, VII, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amore paterno ovvero la poetica messa in commedia. Per una nuova lettura del primo lavoro parigino del Goldoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, V, pp.131-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes à l'étude du roman italien au XVIIIe siècle : La virtuosa ovvero la cantatrice fiamminga, roman à sujet théâtral d'Antonio Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 50/51, pp.99-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldoni e la Comédie Italienne. Alcuni spunti per una possibile nuova valutazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Problemi di critica goldoniana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, II, pp.269-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3938,503 +4039,503 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Comédie-Italienne di Parigi nel Settecento: evoluzione di una struttura amministrativa e artistica (parte seconda)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Cotticelli; Renzo Guardenti; Piermario Vescovo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amministrare, gestire, allestire lo spettacolo nel XVII e XVIII secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edizioni di pagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 211-222, 2025, Attraverso l’Europa, 9791256091324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alla ricerca di una famiglia. Giacomo Casanova e l'attrice Giovanna Rosa Balletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éd. Bruno Capaci; Francesca Hartmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Casanova. Una famiglia d'arte nel secolo XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pàtron Editore, p. 75-86, 2025, 9788855536615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« S’approprier Dante. Un cheminement artistique entre langue, corps, danse, théâtre et cinéma »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Alovisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Desogus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Pirovano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dante et les arts performatifs. Corps dansants, théâtre et cinéma, sous la direction de Silvio Alovisio, Emanuele De Luca, Paolo Desogus, Andrea Fabiano et Donato Pirovano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Mimesis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-30, 2024, Altera, 9788869763779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Casanova: frammenti di un percorso drammaturgico nomade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alviera Bussotti; Silvia Tatti; Valeria Tavazzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Settecento sulla scena del mondo. Studi per Beatrice Alfonzetti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni dell’Orso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.85-96, 2023, ISBN 978-88-3613-425-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rivitalizzare la maschera: strategie drammaturgiche nel repertorio della Comédie-Italienne della prima metà del Settecento »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Gutiérrez Carou, Maria Ida Biggi, Piermario Vescovo e Paula Gregores Pereira. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldoni «avant la lettre»: evoluzione, involuzione, trasformazione dei generi teatrali (1650-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lineadacqua, p. 97-104, 2023, 978-88-32066-87-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA COMÉDIE-ITALIENNE DE PARIS : UN THÉÂTRE DE L’EXPÉRIMENTATION DRAMATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4444,3288 +4545,3288 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele De Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele De Luca; Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au ⅩⅤⅠⅠⅠᵉ siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 5-16, 2023, e-Theatrum mundi, 979-10-231-2549-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04408193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.5-16, 2023, e-Theatrum Mundi, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/KLHQ1365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Goldoni et les comédiens-auteurs à la Comédie-Italienne de Paris: rebuts d’un répertoire désuet ou fragments d’un trésor caché?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuele de Luca; Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'apothéose d'Arlequin. La Comédie-Italienne de Paris : un théâtre de l’expérimentation dramatique au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-221, 2023, e-Theatrum Mundi, 9791023125498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/MGNX6874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un théâtre de l’érosion. Fragments de la pensée théâtrale de Giacomo Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRET-VITOZ (Renaud), MARCHAND (Sophie), DELON (Michel). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières du théâtre. Avec Pierre Frantz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-102, 2022, 978-2-406-12893-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12893-9.p.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedaine et le théâtre comique italien : la dramaturgie de la lorgnette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Judith Le Blanc; Raphaëlle Legrand; Marie-Cécile Schang-Norbelly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une œuvre en dialogue : le théâtre de Michel-Jean Sedaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbonne Université Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-91, 2021, e-Theatrum mundi, 979-10-231-1585-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/TLRH9193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turandot, une tragi-comédie de la vie entre Gozzi et Puccini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turandot de Giacomo Puccini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Opéra de Paris, pp.46-48, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi Molière est-il le prétexte ? Molière mis en scène en Italie au XVIIIe siècle par Carlo Goldoni et Pietro Chiari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Élodie Bénard; Marc Douguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molière malgré lui. Récits de vie, imagerie, mise-en-légende</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 119-131, 2021, Molière malgré lui. Récits de vie, imagerie, mise-en-légende, 9791037010087</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03438308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’adattamento e la regia dell’Opera di Smirne di Goldoni e della Turandot di Gozzi realizzati da Jean-Luc Lagarce per il «Théâtre de la Roulotte»: l’inizio di un’avventura professionistica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gutiérrez Carou, Javier (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il futuro retrospettivo: conservatorismo e innovazione nell’opera di Carlo Gozzi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineadacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.305-312, 2021, 978-88-32066-55-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrigues et caractères chez Carlo Goldoni : un parcours expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christiane Deloince-Louette et Jean-Yves Vialleton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabula / Les colloques, Pensée et pratique de l'intrigue comique (France-Italie, XVIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.fabula.org/colloques/document6538.php, 2020, Fabula / Les colloques, Pensée et pratique de l'intrigue comique (France-Italie, XVIe-XVIIIe siècles)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diderot e la drammaturgia dell’opera : appunti su uno spettatore in ascolto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Fazio; P. Frantz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orecchio e l’occhio. Lo spettacolo teatrale, arte dell’ascolto e arte dello sguardo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 39-50, 2019, 9788875753320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldoni a Parigi (1762-1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piermario Vescovo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldoni e il teatro comico del Settecento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 149-173, 2019, Goldoni e il teatro comico del Settecento, 978-88-430-9670-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03156975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sperimentare una drammaturgia per un pubblico straniero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Gutiérrez Carou, Francesco Cotticelli, Irina Freixeiro Ayo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldoni "avant la lettre": drammaturgie e pratiche attoriali fra Italia, Spagna e Francia (1650-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lineadacqua, pp.87-92, 2019, 978-88-32066-10-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Serva padrona et la querelle des Bouffons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Berbedette; Henri Loyrette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Encyclopédie de l’Opéra de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réunion des musées nationaux - Grand Palais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 37-39, 2019, 2711874095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bouissou Sylvie; Denécheau Pascal; Marchal-Ninosque France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’Opéra de Paris sous l’Ancien Régime (1669-1791)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-406-09064-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09066-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les controverses musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un air d’Italie. L’Opéra de Paris de Louis XIV à la Révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réunion des musées nationaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 103-113, 2019, 2711874001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donne di bibbia e di chiesa in Stradella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Borsetto, M.M. Fragonard, C. Lucas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre violence et séduction. Judith et ses consœurs bibliques dans la France et l’Italie des XIVe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 317-325, 2019, 978-2-900478-33-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Mozart to Henze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christopher B. Balme, Piermario Vescovo, Daniele Vianello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commedia dell'Arte in Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, pp.177-185, 2018, Commedia dell'Arte in Context, 978-1-107-02856-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Figlia dell’aria ossia L’Innalzamento di Semiramide de Carlo Gozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fazio (Mara), Frantz (Pierre), De Santis (Vincenzo). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Arts du spectacle et la référence antique dans le théâtre européen (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-136, 2018, 978-2-406-06645-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06645-3.p.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le forme drammaturgiche del comico italiano in Francia nel Settecento : qualche osservazione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Cristina Figorilli, Daniele Vianello. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La commedia italiana. Tradizione e storia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni di Pagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.168-177, 2018, 978-88-7470-638-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« I’m a whore » ? L’auteur dramatique dans les livrets italiens d’opéra buffa au xviiie siècle : La Bella Verità de Carlo Goldoni et Niccolò Piccinni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clotilde Thouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Dramaturge sur un plateau. Quand l’auteur dramatique devient personnage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-153, 2018, 978-2-406-07786-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07786-2.p.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astacide Tespio ovvero Poinsinet le Noyé (le Mystifié) : un librettista comico francese in Arcadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beatrice Alfonzetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settecento romano. Reti del Classicismo arcadico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 439-459, 2017, 9788867288571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parodia nella drammaturgia musicale italiana del primo Settecento : il caso del Pastor fido ridicolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Gutierrez Carou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldoni ‘avant la lettre’ : esperienze teatrali pregoldoniane (1650-1750)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lineadacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8895598431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de Don Giovanni à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Gribenski; Patrick Taïeb </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mozart et la France, de l’enfant prodige au génie (1764-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symétrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Symétrie Recherche, série Histoire du concert, 978-2-914373-86-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01526284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musica nei drammi di fonte spagnola di Carlo Gozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Javier Goutierrez Carou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamorfosi drammaturgiche settecentesche: il teatro 'spagnolesco' di Carlo Gozzi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linead'acqua, p. 119-128, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00742107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie italienne de parodie de l'opéra et le projet de Giuseppe Baretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camillo Faverzani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parnasse et Paradis: l'écriture et la musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Vincennes, p. 271-285, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00623622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre musical à la Comédie-Italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Terrier et Alexandre Dratwicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'invention des genres lyriques français et leur redécouverte au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, symétrie, pp.225-238, 2010, Perpetuum mobile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00479638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique de Pamela. La buona figliuola de Carlo Goldoni et Niccolò Piccinni : notes de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Comparini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pamela européenne. Parcours d'une figure mythique dans l'Europe des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULM, pp.295-320, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00452384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La drammaturgia goldoniana alla Comédie-Italienne : spettacolarità e magia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulietta Bazoli et Maria Ghelfi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parola, musica, scena, lettura. Percorsi nel teatro di Carlo Goldoni e Carlo Gozzi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsilio, pp.261-270, 2009, Ricerche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00400485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mistificazione e persiflage: una possibile metafora del teatro nei drammi spagnoleschi di Gozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susanne Winter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carlo Gozzi. I drammi "spagnoleschi"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Winter, pp.117-130, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00315774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un genre littéraire : Le livret d’opéra »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annick Benoit-Dusausoy, Guy Fontaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettres européennes. Manuel d’histoire de la littérature européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 320-324, 2007, 978-2804148614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un exemple de transferts de dramaturgie et de savoirs théâtraux entre la commedia dell'arte et l'opera buffa : Don Giovanni de Da Ponte et Mozart »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À travers l'opéra. Parcours anthropologiques et transferts dramaturgiques sur la scène théâtrale européenne du XVIIIe au XXe siècle,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 75-92, 2007, « Art &amp; Sciences de l'Art »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À travers l'opéra. Parcours anthropologiques et transferts dramaturgiques. XVIIIe-XXe siècle. Etudes en l'honneur de Gilles de Van</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.13-22, 2007, Arts &amp; sciences de l'Art</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Comédie-Italienne di Parigi : un teatro dell'instabilità »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simona Morando. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instabilità e metamorfosi dei generi nella letteratura barocca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marsilio, p. 287-298, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00274559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Fabiano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "Querelle des Bouffons" dans la vie culturelle française du XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.11-22, 2005, Sciences de la musique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00347783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Casanova, trafiquant de dramaturgies dans l'Europe des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Decroisette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre réfléchi. Poétiques théâtrales italiennes des Intronati à Pasolini.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.63-75, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Francese in Italia di Pietro Chiari : la Francia stereotipata del romanzo italiano del Settecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'altérité française. Stéréotypes et représentation italienne de l'altérité française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Publications du LURPI, pp.63-75, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un projet de métissage théâtral : &amp;quot;La Nouvelle Italie&amp;quot; de Jean Galli de Bibiena à la Comédie Italienne (1762)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Decroisette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages des textes de théâtre. Italie-France-Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.167-188, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venise, ville musicale idéale au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alessandro Fontana et Georges Saro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Venise 1297-1797. La république des castors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.109-127, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcune riflessioni sui rapporti tra la famiglia Favart e Carlo Goldoni.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmelo Alberti et Ginette Herry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra libro e scena - Carlo Goldoni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Il Cardo, pp.49-60, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Buzzolla al Théâtre Royal des Italiens di Parigi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Passadore et Licia Sirch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio Buzzolla (Adria 1815 - Venezia 1871)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Minelliana, pp.109-113, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tre intellettuali veneti alle origini della musicologia italiana: Francesco Caffi, Pietro Canal et Oscar Chilesotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oscar Chilesotti, diletto e scienza agli albori della musicologia italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olschki, pp.297-319, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7735,291 +7836,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maschere e caratteri: la ricerca di una possibile ibridazione nella produzione della Comédie-Italienne di Parigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goldoni a Parigi (1762-1793)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haine du théâtre, haine des femmes : fascination et censure dans la réflexion théorique et dans la pratique théâtrale italiennes au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Goldoni et les comédiens-auteurs à la Comédie-Italienne de Paris : rebuts d'un répertoire désuet ou fragments d'un trésor caché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fabiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8087,51 +8188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AA322FD"/>
+    <w:nsid w:val="86C7E203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8318,51 +8419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-fabiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5520-5327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031436986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000109055831" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudesitaliennes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fabiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naugrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Scotto Di Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vielmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228683v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Alovisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Desogus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Pirovano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/dante-et-les-arts-performatifs/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405872v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EOZY1094" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Goldoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-theatre/La-Trilogie-de-la-Villegiature" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887564v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-goldoni.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963511v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963477v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usc.es/goldoni/index" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noiray" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edt.it/questi-francesi-polemici-e-impenitenti/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274558v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144176v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144175v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144179v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255896v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412643v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.099.0079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963462v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201830901001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742106v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363132v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144195v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144202v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377819v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1083&amp;amp;t=amministrare-gestire-allestire-lo-spettacolo-nel-xvii-e-xviii-secolo-economy-management-and-staging-of-performances-in-the-17th-and-18th-centuries" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110344v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572836v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/il-settecento-sulla-scena-del-mondo.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408193v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05117251v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Luca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KLHQ1365" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MGNX6874" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12893-9.p.0055" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222597v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TLRH9193" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438308v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823984v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514576v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document6538.php" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ippogrifo.goodbook.it/scheda-libro/autori-vari/lorecchio-e-locchio-lo-spettacolo-teatrale-arte-dellascolto-e-arte-dello-sguardo-9788875753320-2591484.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156975v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139958v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/livres-d-art/l-encyclopedie-de-l-opera-de-paris/18372.html?r=L2ZyL2NhZGVhdXgvNC1saWJyYWlyaWUvMS8%252Faz0mZlttdXNlZXNdW109MjA%253D" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-de-l-opera-de-paris-sous-l-ancien-regime-1669-1791-tome-ii-d-g.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09066-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/un-air-d-italie-l-opera-de-paris-de-louis-xiv-a-la-revolution-catalogue-d-exposition/16239.html?r=L2ZyL2NhZGVhdXgvNS1jYXRhbG9ndWVzLWQtZXhwb3NpdGlvbi80Lw%253D%253D" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139984v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/entre-violence-et-seduction-judith-et-ses-consoeurs-bibliques-dans-la-france-et-litalie-des-xive-xviiie-siecles#" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139962v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-arts-du-spectacle-et-la-reference-antique-dans-le-theatre-europeen-1760-1830-la-figlia-dell-aria-ossia-l-innalzamento-di-semiramide-de-carlo-gozzi.html" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06645-3.p.0127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139982v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=845&amp;amp;t=la-commedia-italiana" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-dramaturge-sur-un-plateau-quand-l-auteur-dramatique-devient-personnage-i-m-a-whore.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0127" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867288571" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526287v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526284v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/mozart-et-la-france" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742107v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623622v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479638v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452384v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudesitaliennes.hypotheses.org/5576" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274562v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274559v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347783v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144162v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144171v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144172v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144181v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144186v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824230v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03825980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824204v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-fabiano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5520-5327" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031436986" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000109055831" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://etudesitaliennes.hypotheses.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527746v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fabiano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Giraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Naugrette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Scotto Di Clemente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Vielmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/arts-et-esthetique/theatrum-mundi/raconter-lhistoire-du-theatre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616769v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Schang-Norbelly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Le Blanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele De Luca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228683v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Alovisio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Desogus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Pirovano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/dante-et-les-arts-performatifs/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EOZY1094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Comparini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Goldoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folio-theatre/La-Trilogie-de-la-Villegiature" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-goldoni.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963511v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963477v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.usc.es/goldoni/index" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Noiray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edt.it/questi-francesi-polemici-e-impenitenti/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363139v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274566v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008638v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144176v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144175v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144179v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671865v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.099.0079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01963462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/201830901001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Luglio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526277v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00449890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407350v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274561v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363129v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347761v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00363132v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144190v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144191v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144195v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144201v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377819v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=1083&amp;amp;t=amministrare-gestire-allestire-lo-spettacolo-nel-xvii-e-xviii-secolo-economy-management-and-staging-of-performances-in-the-17th-and-18th-centuries" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350753v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/il-settecento-sulla-scena-del-mondo.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413929v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/e-theatrum-mundi/lapotheose-darlequin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05117251v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Luca" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/KLHQ1365" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05120423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/MGNX6874" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12893-9.p.0055" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05222597v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/TLRH9193" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823941v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514576v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document6538.php" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02412638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ippogrifo.goodbook.it/scheda-libro/autori-vari/lorecchio-e-locchio-lo-spettacolo-teatrale-arte-dellascolto-e-arte-dello-sguardo-9788875753320-2591484.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156975v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139958v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/livres-d-art/l-encyclopedie-de-l-opera-de-paris/18372.html?r=L2ZyL2NhZGVhdXgvNC1saWJyYWlyaWUvMS8%252Faz0mZlttdXNlZXNdW109MjA%253D" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/dictionnaire-de-l-opera-de-paris-sous-l-ancien-regime-1669-1791-tome-ii-d-g.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09066-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02635542v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.boutiquesdemusees.fr/fr/catalogues-d-exposition/un-air-d-italie-l-opera-de-paris-de-louis-xiv-a-la-revolution-catalogue-d-exposition/16239.html?r=L2ZyL2NhZGVhdXgvNS1jYXRhbG9ndWVzLWQtZXhwb3NpdGlvbi80Lw%253D%253D" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139984v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/entre-violence-et-seduction-judith-et-ses-consoeurs-bibliques-dans-la-france-et-litalie-des-xive-xviiie-siecles#" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139976v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/les-arts-du-spectacle-et-la-reference-antique-dans-le-theatre-europeen-1760-1830-la-figlia-dell-aria-ossia-l-innalzamento-di-semiramide-de-carlo-gozzi.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06645-3.p.0127" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139982v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.paginasc.it/articolo_desc.php?id_art=845&amp;amp;t=la-commedia-italiana" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/le-dramaturge-sur-un-plateau-quand-l-auteur-dramatique-devient-personnage-i-m-a-whore.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07786-2.p.0127" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02139988v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viella.it/libro/9788867288571" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526287v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lineadacqua.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01526284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symetrie.com/fr/titres/mozart-et-la-france" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00623622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479638v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00452384v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02871887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://etudesitaliennes.hypotheses.org/5576" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274562v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347800v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274559v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144162v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144172v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144181v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144186v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144188v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824283v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03825980v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03824204v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>