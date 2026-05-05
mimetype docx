--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -131,200 +131,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacclimation strategies in Phaeodactylum tricornutum biofilms</w:t>
+                <w:t xml:space="preserve">Effects of nitrate limitation on the metabolome of Tetraselmis suecica biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Felices-Rando</w:t>
+                <w:t xml:space="preserve">Julien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Greff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Lopes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beat Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, pp.104111. </w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096388v1</w:t>
+                <w:t xml:space="preserve">hal-05343057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model guided development of astaxanthin production in microalgae biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chachuat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -395,204 +399,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrate limitation on the metabolome of Tetraselmis suecica biofilms</w:t>
+                <w:t xml:space="preserve">Photoacclimation strategies in Phaeodactylum tricornutum biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lopez</w:t>
+                <w:t xml:space="preserve">Beatriz Felices-Rando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Talec</w:t>
+                <w:t xml:space="preserve">Eleonora Sforza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Greff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+                <w:t xml:space="preserve">Fabrizio Bezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat Gasser</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.100501. </w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.104111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343057v1</w:t>
+                <w:t xml:space="preserve">hal-05096388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive monitoring of microalgae biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -663,715 +663,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamics of astaxanthin production in Haematococcus pluvialis biofilms using a rotating biofilm‐based system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Physiological transition of Chlorella vulgaris from planktonic to immobilized conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.28624⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.103354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388661v1</w:t>
+                <w:t xml:space="preserve">hal-04404723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological transition of Chlorella vulgaris from planktonic to immobilized conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bacterial adhesion inhibition by microalgal EPSs from Cylindrotheca closterium and Tetraselmis suecica biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103354⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (1), pp 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-023-12960-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404723v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial adhesion inhibition by microalgal EPSs from Cylindrotheca closterium and Tetraselmis suecica biofilms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exploring the dynamics of astaxanthin production in Haematococcus pluvialis biofilms using a rotating biofilm‐based system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Pruvost</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108 (1), pp 168. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (3), pp.991-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-023-12960-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.28624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412571v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Chlorella vulgaris acclimation strategies on textile supports can improve the operation of biofilm-based systems</w:t>
+                <w:t xml:space="preserve">The impact of light/dark regimes on structure and physiology of Chlorella vulgaris biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Su Fang Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Yan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10811-023-02963-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427813v1</w:t>
+                <w:t xml:space="preserve">hal-04388644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of light/dark regimes on structure and physiology of Chlorella vulgaris biofilms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Understanding Chlorella vulgaris acclimation strategies on textile supports can improve the operation of biofilm-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Fang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (3), pp.1061-1071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10811-023-02963-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388644v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding photosynthetic biofilm productivity and structure through 2D simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,51 +1431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture and metabolic traits of monospecific photosynthetic biofilms studied in a custom flow‐through system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1565,90 +1565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass production and physiology of Chlorella vulgaris during the early stages of immobilized state are affected by light intensity and inoculum cell density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59, pp.102453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1682,51 +1682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear stress affects the architecture and cohesion of Chlorella vulgaris biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lavayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,51 +1842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lemmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Leyval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1946,51 +1946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture of monospecific microalgae biofilms 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1998,51 +1998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (9), pp.352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2076,51 +2076,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil Particles and Phenanthrene Interact in Defining the Metabolic Profile of Pseudomonas putida G7: A Vibrational Spectroscopy Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,70 +2219,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive monitoring tools for biomass and astaxanthinproduction in Haematococcus pluvialis rotating biofilms: aspectroscopy approach</w:t>
+                <w:t xml:space="preserve">Non-destructive monitoring of biomass and astaxanthin in Haematococcus pluvialis biofilms: a reflectance spectroscopy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,116 +2298,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering - ECCE'23 &amp; 7th European Congress of Applied Biotechnology - ECAB'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AlgalBBB 2023 - International Conference on Algal Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Waikoloa Beach Marriott, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443825v1</w:t>
+                <w:t xml:space="preserve">hal-04443800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive monitoring of biomass and astaxanthin in Haematococcus pluvialis biofilms: a reflectance spectroscopy approach</w:t>
+                <w:t xml:space="preserve">Non-destructive monitoring tools for biomass and astaxanthinproduction in Haematococcus pluvialis rotating biofilms: aspectroscopy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2423,116 +2423,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgalBBB 2023 - International Conference on Algal Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Waikoloa Beach Marriott, United States</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering - ECCE'23 &amp; 7th European Congress of Applied Biotechnology - ECAB'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443800v1</w:t>
+                <w:t xml:space="preserve">hal-04443825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavaux, A-S., Fanesi, A., Deschamps, J., Guilhéneuf, F., Sciandra, A., Briandet, R. and Lopes, Filipa (2022). Microalgae biofilms as a source of bioactive compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2594,286 +2594,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbling for light: fighting microalgae biofilms development in PBRs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Leipzig (DE), Germany</w:t>
+              <w:t xml:space="preserve">, May 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445367v1</w:t>
+                <w:t xml:space="preserve">hal-04456290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bubbling for light: fighting microalgae biofilms development in PBRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">, May 2022, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456290v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae biofilms as a source of bioactive compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,77 +2941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbling for light: microalgae biofilms control in PBRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algaeurope 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3036,51 +3036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture of monospecific microalgae biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3088,51 +3088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nancy, France. pp.1793 - 1804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3202,90 +3202,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time, non-invasive monitoring of microalgae biofilm-based cultivation systems using reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
@@ -3327,90 +3327,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking bacilli swimmers in microalgae biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. pp.1-2</w:t>
@@ -3439,77 +3439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbling for light: fighting microalgae biofilms development in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European phycological congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3534,103 +3534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal biofilms as a source of unexplored bioactive compounds: Anti-adhesive effect against bacterial pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavaux Anne-Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
@@ -3659,103 +3659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic biofilms: in-situ structure and activity monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Felices-Rando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Sforza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Bezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algaeurope 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Prague (Czech Republic), Czech Republic</w:t>
@@ -3784,90 +3784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological transition of Chlorella vulgaris from planktonic to immobilized conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3905,51 +3905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring high-value compounds production in microalgae biofilm-based systems using FTIR-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4017,103 +4017,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Algaeneers Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4138,90 +4138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light and initial cell density affect the physiological transition of Chlorella vulgaris from planktonic to immobilized growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sufang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4246,103 +4246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Algaeneers Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4367,103 +4367,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4488,51 +4488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil particles alter the metabolic profile of Pseudomonas putida grown in the presence of phenanthrene: A vibrational Spectroscopy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4628,103 +4628,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of light intensity on microalgae biofilm structures and physiology under continuous illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4911,51 +4911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Felices-Rando" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sforza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bezzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104111" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28624" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufang Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12960-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427813v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Fang Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02963-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250866" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28147" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83523-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1297-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Paule" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090352" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02999" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado Pereira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guilh&#233;neuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445367v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456290v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paule" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavaux Anne-Sophie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Felices-Rando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sforza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bezzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufang Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103354" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12960-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250866" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Fang Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02963-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28147" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83523-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1297-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Paule" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090352" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02999" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado Pereira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guilh&#233;neuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paule" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavaux Anne-Sophie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>