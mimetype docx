--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -97,195 +97,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nitrate limitation on the metabolome of Tetraselmis suecica biofilms</w:t>
+                <w:t xml:space="preserve">How the Hydrogel Scaffold’s Porous Structure and Composition Control the Formation of Spheroids for Bone Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lopez</w:t>
+                <w:t xml:space="preserve">Martial Bankoué Ntaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Talec</w:t>
+                <w:t xml:space="preserve">Soukaina El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Greff</w:t>
+                <w:t xml:space="preserve">Magali Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat Gasser</w:t>
+                <w:t xml:space="preserve">Cyril Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.100501. </w:t>
+              <w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsbiomaterials.6c00441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343057v1</w:t>
+                <w:t xml:space="preserve">hal-05612255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model guided development of astaxanthin production in microalgae biofilms</w:t>
               </w:r>
@@ -399,1809 +399,1943 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoacclimation strategies in Phaeodactylum tricornutum biofilms</w:t>
+                <w:t xml:space="preserve">Effects of nitrate limitation on the metabolome of Tetraselmis suecica biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Felices-Rando</w:t>
+                <w:t xml:space="preserve">Julien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Talec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Greff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Lopes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beat Gasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 90, pp.104111. </w:t>
+              <w:t xml:space="preserve">Current Research in Microbial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096388v1</w:t>
+                <w:t xml:space="preserve">hal-05343057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive monitoring of microalgae biofilms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Morgado</w:t>
+                <w:t xml:space="preserve">Photoacclimation strategies in Phaeodactylum tricornutum biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Felices-Rando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Sforza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Bezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130520⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90, pp.104111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2025.104111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823672v1</w:t>
+                <w:t xml:space="preserve">hal-05096388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological transition of Chlorella vulgaris from planktonic to immobilized conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sufang Li</w:t>
+                <w:t xml:space="preserve">Non-destructive monitoring of microalgae biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103354⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 398, pp.130520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404723v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial adhesion inhibition by microalgal EPSs from Cylindrotheca closterium and Tetraselmis suecica biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the dynamics of astaxanthin production in Haematococcus pluvialis biofilms using a rotating biofilm‐based system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mougin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Pruvost</w:t>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108 (1), pp 168. </w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121 (3), pp.991-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-023-12960-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bit.28624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412571v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamics of astaxanthin production in Haematococcus pluvialis biofilms using a rotating biofilm‐based system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Morgado</w:t>
+                <w:t xml:space="preserve">Physiological transition of Chlorella vulgaris from planktonic to immobilized conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.28624⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 77, pp.103354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2023.103354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04388661v1</w:t>
+                <w:t xml:space="preserve">hal-04404723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of light/dark regimes on structure and physiology of Chlorella vulgaris biofilms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
+                <w:t xml:space="preserve">Bacterial adhesion inhibition by microalgal EPSs from Cylindrotheca closterium and Tetraselmis suecica biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250866⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (1), pp 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-023-12960-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04388644v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Chlorella vulgaris acclimation strategies on textile supports can improve the operation of biofilm-based systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Su Fang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (3), pp.1061-1071. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10811-023-02963-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding photosynthetic biofilm productivity and structure through 2D simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Polizzi</w:t>
+                <w:t xml:space="preserve">The impact of light/dark regimes on structure and physiology of Chlorella vulgaris biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009904⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2023.1250866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700020v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04388644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture and metabolic traits of monospecific photosynthetic biofilms studied in a custom flow‐through system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119, pp. 2459-2470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.28147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass production and physiology of Chlorella vulgaris during the early stages of immobilized state are affected by light intensity and inoculum cell density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Su Fang Li</w:t>
+                <w:t xml:space="preserve">Understanding photosynthetic biofilm productivity and structure through 2D simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Polizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (4), pp.e1009904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03350818v1</w:t>
+                <w:t xml:space="preserve">hal-03700020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear stress affects the architecture and cohesion of Chlorella vulgaris biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomass production and physiology of Chlorella vulgaris during the early stages of immobilized state are affected by light intensity and inoculum cell density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Su Fang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83523-3⟩</w:t>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59, pp.102453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2021.102453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193722v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Properties and Multi-Pollution Affect Taxonomic and Functional Bacterial Diversity in a Range of French Soils Displaying an Anthropisation Gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shear stress affects the architecture and cohesion of Chlorella vulgaris biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Leyval</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Lavayssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-018-1297-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83523-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317637v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The architecture of monospecific microalgae biofilms 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil Properties and Multi-Pollution Affect Taxonomic and Functional Bacterial Diversity in a Range of French Soils Displaying an Anthropisation Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lemmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Maunoury-Danger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Filipa Lopes</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leyval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms7090352⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (4), pp.993-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-018-1297-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02422042v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The architecture of monospecific microalgae biofilms 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Paule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms7090352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Soil Particles and Phenanthrene Interact in Defining the Metabolic Profile of Pseudomonas putida G7: A Vibrational Spectroscopy Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cebron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.2999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2211,961 +2345,961 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive monitoring of biomass and astaxanthin in Haematococcus pluvialis biofilms: a reflectance spectroscopy approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Non-destructive monitoring tools for biomass and astaxanthinproduction in Haematococcus pluvialis rotating biofilms: aspectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgalBBB 2023 - International Conference on Algal Biomass, Biofuels and Bioproducts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Waikoloa Beach Marriott, United States</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering - ECCE'23 &amp; 7th European Congress of Applied Biotechnology - ECAB'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443800v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-destructive monitoring tools for biomass and astaxanthinproduction in Haematococcus pluvialis rotating biofilms: aspectroscopy approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Non-destructive monitoring of biomass and astaxanthin in Haematococcus pluvialis biofilms: a reflectance spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering - ECCE'23 &amp; 7th European Congress of Applied Biotechnology - ECAB'23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">AlgalBBB 2023 - International Conference on Algal Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Waikoloa Beach Marriott, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443825v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavaux, A-S., Fanesi, A., Deschamps, J., Guilhéneuf, F., Sciandra, A., Briandet, R. and Lopes, Filipa (2022). Microalgae biofilms as a source of bioactive compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Guilhéneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlguaeEurope 2022,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Roma, Italia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bubbling for light: fighting microalgae biofilms development in PBRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">, May 2022, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456290v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbling for light: fighting microalgae biofilms development in PBRs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2022, Leipzig (DE), Germany</w:t>
+              <w:t xml:space="preserve">, May 2022, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445367v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgae biofilms as a source of bioactive compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Pavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Guihéneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Sciandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbling for light: microalgae biofilms control in PBRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algaeurope 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The architecture of monospecific microalgae biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nancy, France. pp.1793 - 1804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3175,794 +3309,794 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time, non-invasive monitoring of microalgae biofilm-based cultivation systems using reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Phycological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking bacilli swimmers in microalgae biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bacell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Kobe, Japan. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubbling for light: fighting microalgae biofilms development in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European phycological congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microalgal biofilms as a source of unexplored bioactive compounds: Anti-adhesive effect against bacterial pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavaux Anne-Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic biofilms: in-situ structure and activity monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Felices-Rando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Sforza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Bezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algaeurope 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological transition of Chlorella vulgaris from planktonic to immobilized conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilms10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Leipzig (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring high-value compounds production in microalgae biofilm-based systems using FTIR-spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Morgado Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3981,630 +4115,630 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « photonique moyen infra-rouge » - MIR-Saclay 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Algaeneers Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light and initial cell density affect the physiological transition of Chlorella vulgaris from planktonic to immobilized growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Algaeneers Symposium 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of light regimes on Chlorella vulgaris biofilm structural dynamics and physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgaEurope 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil particles alter the metabolic profile of Pseudomonas putida grown in the presence of phenanthrene: A vibrational Spectroscopy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecotoxicomic 2017, 1st International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4614,157 +4748,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of light intensity on microalgae biofilm structures and physiology under continuous illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Perré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4911,51 +5045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096388v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Felices-Rando" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sforza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bezzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufang Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103354" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412571v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12960-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28624" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250866" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427813v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Fang Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02963-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700020v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009904" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862671v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28147" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83523-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317637v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1297-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Paule" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090352" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02999" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443800v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado Pereira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guilh&#233;neuf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456290v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445367v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943820v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445365v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552391v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paule" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443750v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445377v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavaux Anne-Sophie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456291v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456287v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bankou&#233; Ntat&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Hajj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dupuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Breton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.6c00441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chachuat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104201" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Talec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100501" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Felices-Rando" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Sforza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Bezzo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Lopes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104111" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130520" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388661v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28624" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404723v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufang Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103354" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412571v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Pavaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pruvost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12960-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427813v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su Fang Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02963-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388644v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250866" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862671v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Polizzi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ribot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009904" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2021.102453" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83523-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Maunoury-Danger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-018-1297-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02422042v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Paule" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms7090352" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317659v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02999" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443825v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morgado Pereira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04337959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guilh&#233;neuf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Sciandra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943820v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paule" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bernard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263849v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456282v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavaux Anne-Sophie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445387v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456291v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456278v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456285v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388626v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>