--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -2539,274 +2539,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RULKKG: Estimating User’s Knowledge Gain in Search-as-Learning Using Knowledge Graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cathy Escazut</w:t>
+                <w:t xml:space="preserve">An Algorithm Based on Grammatical Evolution for Discovering SHACL Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHIIR 2024 : 2024 ACM SIGIR Conference on Human Information Interaction and Retrieval</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3627508.3638331⟩</w:t>
+              <w:t xml:space="preserve">EuroGP 2024 - 27th European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.176-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56957-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567545v1</w:t>
+                <w:t xml:space="preserve">hal-04446252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Algorithm Based on Grammatical Evolution for Discovering SHACL Constraints</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron</w:t>
+                <w:t xml:space="preserve">RULKKG: Estimating User’s Knowledge Gain in Search-as-Learning Using Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Escazut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP 2024 - 27th European Conference on Genetic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.176-191, </w:t>
+              <w:t xml:space="preserve">CHIIR 2024 : 2024 ACM SIGIR Conference on Human Information Interaction and Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Sheffield - UK, United Kingdom. pp.364-369, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-56957-9_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3627508.3638331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446252v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre pour inclure et exploiter des informations probabilistes dans les rapports de validation SHACL</w:t>
               </w:r>
@@ -3073,51 +3073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RULKNE: Representing User Knowledge State in Search-as-Learning with Named Entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima El Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Câmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,235 +3184,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Acceptability of Atomic Candidate OWL Class Axioms</w:t>
+                <w:t xml:space="preserve">Learning to Classify Logical Formulas Based on Their Semantic Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Venice, Italy. </w:t>
+              <w:t xml:space="preserve">PRIMA 2022 - Principles and Practice of Multi-Agent Systems - 24th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Valencia, Spain. pp.364-380, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT59888.2023.00055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21203-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346839v1</w:t>
+                <w:t xml:space="preserve">hal-03913481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Classify Logical Formulas Based on Their Semantic Similarity</w:t>
+                <w:t xml:space="preserve">Predicting the Acceptability of Atomic Candidate OWL Class Axioms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA 2022 - Principles and Practice of Multi-Agent Systems - 24th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Valencia, Spain. pp.364-380, </w:t>
+              <w:t xml:space="preserve">The 22nd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Venice, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21203-1_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT59888.2023.00055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913481v1</w:t>
+                <w:t xml:space="preserve">hal-04346839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy representation of vague spatial descriptions in real estate advertisements</w:t>
               </w:r>
@@ -3803,222 +3803,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Grammar-Based Genetic Programming for Mining Subsumption Axioms Involving Complex Class Expressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Felin</w:t>
+                <w:t xml:space="preserve">Towards a representation of uncertain geospatial information in knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT 2021 - 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. </w:t>
+              <w:t xml:space="preserve">GKG 2022 - Proceedings of the 1th ACM SIGSPATIAL International Workshop on Geospatial Knowledge Graphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Seattle, Washington, United States. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3486622.3494025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3557990.3567588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519365v1</w:t>
+                <w:t xml:space="preserve">hal-03913504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a representation of uncertain geospatial information in knowledge graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cadorel</w:t>
+                <w:t xml:space="preserve">Using Grammar-Based Genetic Programming for Mining Subsumption Axioms Involving Complex Class Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GKG 2022 - Proceedings of the 1th ACM SIGSPATIAL International Workshop on Geospatial Knowledge Graphs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Seattle, Washington, United States. pp.1-2, </w:t>
+              <w:t xml:space="preserve">WI-IAT 2021 - 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3557990.3567588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3486622.3494025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913504v1</w:t>
+                <w:t xml:space="preserve">hal-03519365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-Based Modeling for Studying the Spontaneous Emergence of Money</w:t>
               </w:r>
@@ -4578,200 +4578,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective Evolutionary Approach to Class Disjointness Axiom Discovery</w:t>
+                <w:t xml:space="preserve">Using Grammar-Based Genetic Programming for Mining Disjointness Axioms Involving Complex Class Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT 2020 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. pp.18-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082579v1</w:t>
+                <w:t xml:space="preserve">hal-02936193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Grammar-Based Genetic Programming for Mining Disjointness Axioms Involving Complex Class Expressions</w:t>
+                <w:t xml:space="preserve">A Multi-Objective Evolutionary Approach to Class Disjointness Axiom Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WI-IAT 2020 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne/ Virtual, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02936193v1</w:t>
+                <w:t xml:space="preserve">hal-03082579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending a Fuzzy Polarity Propagation Method for Multi-Domain Sentiment Analysis with Word Embedding and POS Tagging</w:t>
               </w:r>
@@ -5171,204 +5171,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of Knowledge in a Sourcing Recommender System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron</w:t>
+                <w:t xml:space="preserve">Mining RDF Data of COVID-19 Scientific Literature for Interesting Association Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WI-IAT'20 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Melbourne / Virtual, Australia</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996442v1</w:t>
+                <w:t xml:space="preserve">hal-03084029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining RDF Data of COVID-19 Scientific Literature for Interesting Association Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cadorel</w:t>
+                <w:t xml:space="preserve">Injection of Knowledge in a Sourcing Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WI-IAT'20 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne / Virtual, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084029v1</w:t>
+                <w:t xml:space="preserve">hal-02996442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking and Negotiating Uncertainty Theories Over Linked Data</w:t>
               </w:r>
@@ -6075,580 +6075,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Possibilistic Score of OWL Axioms through Modified Support Vector Clustering</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling complex systems in Archaeology: general issues and first insights from the ModelAnSet project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Symposium on Applied Computing (SAC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Complex Systems Academy of Excellence, Nice, 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Argentina; S. Barland; P. Reynaud-Bouret; F. Cauneau; K. Guillouzouic; U. Kuhl; T. Passot; F. Planchon, Jan 2018, Nice, France. pp.145-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822443v1</w:t>
+                <w:t xml:space="preserve">hal-02014645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'ontologie pour le domaine du sourcing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+                <w:t xml:space="preserve">Predicting the Possibilistic Score of OWL Axioms through Modified Support Vector Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Malchiodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd Symposium on Applied Computing (SAC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3167132.3167345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839575v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Rule Evaluation Metrics for the Evolutionary Discovery of Multi-Relational Association Rules in the Semantic Web</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+                <w:t xml:space="preserve">Construction d'ontologie pour le domaine du sourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molka Tounsi Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic Programming - 21st European Conference (EuroGP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.137-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790667v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Rule Evaluation Metrics for the Evolutionary Discovery of Multi-Relational Association Rules in the Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+                <w:t xml:space="preserve">Duc Minh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA 2018 - 46th Computer Applications and Quantitative Methods in Archaeology international conference « Human history and digital future »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic Programming - 21st European Conference (EuroGP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Parma, Italy. pp.289-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77553-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03098473v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling complex systems in Archaeology: general issues and first insights from the ModelAnSet project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems Academy of Excellence, Nice, 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M. Argentina; S. Barland; P. Reynaud-Bouret; F. Cauneau; K. Guillouzouic; U. Kuhl; T. Passot; F. Planchon, Jan 2018, Nice, France. pp.145-154</w:t>
+              <w:t xml:space="preserve">CAA 2018 - 46th Computer Applications and Quantitative Methods in Archaeology international conference « Human history and digital future »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014645v1</w:t>
+                <w:t xml:space="preserve">halshs-03098473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorization of B2B Service Offers: Lessons learnt from the Silex Use case</w:t>
               </w:r>
@@ -6926,728 +6926,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Fuzzy Logic and Formal Argumentation for Legal Interpretation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Evolutionary Algorithm for Discovering Multi-Relational Association Rules in the Semantic Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Rotolo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minh Tran Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh Thnanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAIL 2017 - 16th International Conference on Articial Intelligence and Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3086512.3086532⟩</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGEVO, Jul 2017, Berlin, Germany. pp.513--520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3071178.3079196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672343v1</w:t>
+                <w:t xml:space="preserve">hal-01567794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Bayesian Models for the Sustainable City: The Case of Urban Sprawl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+                <w:t xml:space="preserve">Combining Fuzzy Logic and Formal Argumentation for Legal Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beishui Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2017 - 17th International Conference on Computational Science and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAIL 2017 - 16th International Conference on Articial Intelligence and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, London, United Kingdom. pp.49-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3086512.3086532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567726v1</w:t>
+                <w:t xml:space="preserve">hal-01672343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple Bayesian Models for the Sustainable City: The Case of Urban Sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t>
+              <w:t xml:space="preserve">ICCSA 2017 - 17th International Conference on Computational Science and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Trieste, Italy. pp.392-407, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575135v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Spatio-Temporal Agent-Based Recommender System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Ben Othmane</w:t>
+                <w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference on Autonomous Agents and MultiAgent Systems (AAMAS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531169v1</w:t>
+                <w:t xml:space="preserve">hal-01575135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Topical Metadata Regarding the Validity and Completenes of Multiple-Source Information: A possibilistic approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+                <w:t xml:space="preserve">Towards a Spatio-Temporal Agent-Based Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Conference on Autonomous Agents and MultiAgent Systems (AAMAS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2017, São Paulo, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615149v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Evolutionary Algorithm for Discovering Multi-Relational Association Rules in the Semantic Web</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+                <w:t xml:space="preserve">Handling Topical Metadata Regarding the Validity and Completenes of Multiple-Source Information: A possibilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM SIGEVO, Jul 2017, Berlin, Germany. pp.513--520, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Granada, Spain. pp.363-376, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3071178.3079196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567794v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMACk: An Argumentation Framework for Opinion Mining</w:t>
               </w:r>
@@ -7735,486 +7735,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Belief-Based Approach to Measuring Message Acceptability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+                <w:t xml:space="preserve">A Multi-context Framework for Modeling an Agent-Based Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Uncertainty Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Agents and Artificial Intelligence (ICAART2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377525v1</w:t>
+                <w:t xml:space="preserve">hal-01239884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Discovery of Multi-Relational Association Rules from Ontological Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Ontology Enrichment by Discovering Multi-Relational Association Rules from Ontological Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Staab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tran Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Bologna, Italy. pp.113-128, </w:t>
+              <w:t xml:space="preserve">SAC '16 - 31st ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. pp.333-338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2851613.2851842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400830v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-context Framework for Modeling an Agent-Based Recommender System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Ben Othmane</w:t>
+                <w:t xml:space="preserve">A Belief-Based Approach to Measuring Message Acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Agents and Artificial Intelligence (ICAART2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France. pp.140-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45856-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239884v1</w:t>
+                <w:t xml:space="preserve">hal-01377525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Enrichment by Discovering Multi-Relational Association Rules from Ontological Knowledge Bases</w:t>
+                <w:t xml:space="preserve">Evolutionary Discovery of Multi-Relational Association Rules from Ontological Knowledge Bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G B Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tran Duc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '16 - 31st ACM Symposium on Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. pp.333-338, </w:t>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bologna, Italy. pp.113-128, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2851613.2851842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322947v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRANZIERA: An Evaluation Protocol For Multi-Domain Opinion Mining</w:t>
               </w:r>
@@ -8752,343 +8752,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertain Logical Gates in Possibilistic Networks. An Application to Human Geography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamically Time-Capped Possibilistic Testing of SubClassOf Axioms Against RDF Data to Enrich Schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Uncertainty Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Québec, QC, Canada. pp.249-263, </w:t>
+              <w:t xml:space="preserve">The 8th International Conference on Knowledge Capture, K-CAP 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Palisades, NY, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2815833.2815835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203515v1</w:t>
+                <w:t xml:space="preserve">hal-01187384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BioKET Plant Data Warehouse: Ontology Mapping Concept and Visualization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+                <w:t xml:space="preserve">Uncertain Logical Gates in Possibilistic Networks. An Application to Human Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Research in Tropical Asia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, QC, Canada. pp.249-263, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23540-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330603v1</w:t>
+                <w:t xml:space="preserve">hal-01203515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Time-Capped Possibilistic Testing of SubClassOf Axioms Against RDF Data to Enrich Schemas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The BioKET Plant Data Warehouse: Ontology Mapping Concept and Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsack Inthasone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Conference on Knowledge Capture, K-CAP 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botanical Research in Tropical Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Vientiane, Laos</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2815833.2815835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01187384v1</w:t>
+                <w:t xml:space="preserve">hal-01330603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computational Model of Trust Based on Message Content and Source</w:t>
               </w:r>
@@ -9163,347 +9163,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01152360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing Carlo Cipolla's Laws of Human Stupidity with Agent-Based Modeling</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise en œuvre pratique de réseaux possibilistes pour modéliser la spécialisation sociale dans les espaces métropolisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Caglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology, IAT 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Cargèse, France. pp.267-274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085988v1</w:t>
+                <w:t xml:space="preserve">hal-01150542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre pratique de réseaux possibilistes pour modéliser la spécialisation sociale dans les espaces métropolisés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing OWL Axioms against RDF Facts: A Possibilistic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Francophones sur la Logique Floue et ses Applications (LFA 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 19th International Conference, EKAW 2014, Linköping, Sweden, November 24-28, 2014. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.519 - 530, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01150542v1</w:t>
+                <w:t xml:space="preserve">hal-01084444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing OWL Axioms against RDF Facts: A Possibilistic Approach</w:t>
+                <w:t xml:space="preserve">Testing Carlo Cipolla's Laws of Human Stupidity with Agent-Based Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 19th International Conference, EKAW 2014, Linköping, Sweden, November 24-28, 2014. Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.519 - 530, </w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology, IAT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Warsaw, Poland. pp.246 - 253, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2014.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084444v1</w:t>
+                <w:t xml:space="preserve">hal-01085988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fuzzy System for Concept-Level Sentiment Analysis</w:t>
               </w:r>
@@ -9678,269 +9678,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BioKET Biodiversity Data Warehouse: Data and Knowledge Integration and Extraction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges in Bridging Social Semantics and Formal Semantics on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cabrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Corby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent Data Analysis XIII - 13th International Symposium, IDA 2014, Leuven, Belgium, October 30 - November 1, 2014. Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5h International Conference, ICEIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Angers, France. pp.3-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084440v1</w:t>
+                <w:t xml:space="preserve">hal-01059273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Bridging Social Semantics and Formal Semantics on the Web</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The BioKET Biodiversity Data Warehouse: Data and Knowledge Integration and Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsack Inthasone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5h International Conference, ICEIS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Intelligent Data Analysis XIII - 13th International Symposium, IDA 2014, Leuven, Belgium, October 30 - November 1, 2014. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Leuven, Belgium. pp.131 - 142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12571-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059273v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic Computation of Hybrid Possibilistic Conditioning under Uncertain Inputs</w:t>
               </w:r>
@@ -11122,235 +11122,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Paired Comparison-based Interactive DE and Tournament Interactive GA on Stained Glass Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graded Reinstatement in Belief Revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th Annual Conference Companion on Genetic and Evolutionary Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, New York, NY, USA, Unknown Region. pp.37--38, </w:t>
+              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology, IAT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.58--61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2001858.2001881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322770v1</w:t>
+                <w:t xml:space="preserve">hal-01329993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded Reinstatement in Belief Revision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing Paired Comparison-based Interactive DE and Tournament Interactive GA on Stained Glass Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G.B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Intelligent Agent Technology, IAT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lyon, France. pp.58--61, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 13th Annual Conference Companion on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, NY, USA, Unknown Region. pp.37--38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2011.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2001858.2001881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329993v1</w:t>
+                <w:t xml:space="preserve">hal-01322770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11797,103 +11797,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ABM to explore the role of socio-environmental interactions on Ancient Settlement Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Lang, V. Hochschild, T. Sonnemann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human history and digital future, Proceeding of the 46th Annual Conference on Computer Applications and Quantitative Methods in Archaeology (CAA 2018)</w:t>
@@ -12687,51 +12687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/~tettaman/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wimmics.inria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deptinfo.unice.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unimi.it/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://air.unimi.it" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://air.unimi.it/simple-search?query=tettamanzi&amp;location=&amp;sort_by=score&amp;order=desc&amp;rpp=10&amp;etal=0&amp;filtername=author&amp;filterquery=rp18181&amp;filtertype=authority" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807461v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sarkadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2022.3214378" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Basso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3067-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3030100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01721538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-180752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.08.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beishui Liao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Malerba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-014-9308-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsack Inthasone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-140290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Paglieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Castelfranchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Falcone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10588-013-9166-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Azzini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.03.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.01.188" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2011.108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013158200003890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Charles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pultrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012318000003636" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ballout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012384200003636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Zein" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627508.3638331" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04031744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C&#226;mara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3576840.3578330" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346839v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00055" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21203-1_22" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557992.3565994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G B Tettamanzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010874000003116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3494025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557990.3567588" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Di Russo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Iacopetta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT55865.2022.00021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493547" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Amine Djebri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936193v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200338" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Malchiodi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57524-3_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185681" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084029v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064075v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317074" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Tran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16670-0_18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319638v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3350546.3352502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822443v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167345" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790667v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Tran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77553-1_18" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014645v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01721520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Othmane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672343v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086512.3086532" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567726v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_29" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615149v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_26" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tran Duc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thnanh Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3079196" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_10" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400830v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322947v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Staab" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851842" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400997v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.0104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322950v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Poulida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_17" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330603v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187384v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815833.2815835" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085988v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.174" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084444v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_39" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078151v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-711" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084440v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Koster" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. C. Bazzan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728579" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-151" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartick Chandra Mondal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhyay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Maulik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330046v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.54" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322769v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Suciu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001830" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G.B. Tettamanzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001807" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001858.2001881" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329993v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.185" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078205v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1272/paper_65.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/147152" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmu2020.inesc-id.pt/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_32" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-1/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531141v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53354-4_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37577-4_13" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/~tettaman/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wimmics.inria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deptinfo.unice.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unimi.it/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://air.unimi.it" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://air.unimi.it/simple-search?query=tettamanzi&amp;location=&amp;sort_by=score&amp;order=desc&amp;rpp=10&amp;etal=0&amp;filtername=author&amp;filterquery=rp18181&amp;filtertype=authority" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807461v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sarkadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2022.3214378" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Basso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3067-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3030100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01721538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-180752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.08.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beishui Liao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Malerba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-014-9308-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsack Inthasone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-140290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Paglieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Castelfranchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Falcone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10588-013-9166-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Azzini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.03.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.01.188" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2011.108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013158200003890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Charles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pultrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012318000003636" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ballout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012384200003636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Zein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627508.3638331" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04031744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C&#226;mara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3576840.3578330" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21203-1_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557992.3565994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G B Tettamanzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010874000003116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557990.3567588" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3494025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Di Russo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Iacopetta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT55865.2022.00021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493547" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Amine Djebri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200338" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Malchiodi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57524-3_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185681" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064075v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317074" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Tran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16670-0_18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319638v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3350546.3352502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167345" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77553-1_18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01721520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Othmane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tran Duc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thnanh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3079196" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086512.3086532" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_29" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531169v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Staab" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851842" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_10" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400830v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400997v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.0104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322950v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Poulida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187384v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815833.2815835" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330603v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_39" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.174" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078151v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-711" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084440v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Koster" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. C. Bazzan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728579" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-151" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartick Chandra Mondal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhyay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Maulik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330046v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.54" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322769v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Suciu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001830" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G.B. Tettamanzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001807" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329993v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.185" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322770v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001858.2001881" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078205v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1272/paper_65.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/147152" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmu2020.inesc-id.pt/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_32" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-1/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531141v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53354-4_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37577-4_13" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>