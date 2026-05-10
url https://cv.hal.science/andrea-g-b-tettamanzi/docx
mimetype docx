--- v1 (2026-04-13)
+++ v2 (2026-05-10)
@@ -2786,308 +2786,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre pour inclure et exploiter des informations probabilistes dans les rapports de validation SHACL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Faron</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Text Representations for French Real-Estate Classified Advertisements Information Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2023 - 34es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ENIGMA 2023 : 1st Workshop on AI-driven heterogeneous data management : Completing, merging, handling inconsistencies and query-answering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rhodes, Greece. pp.55-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152604v1</w:t>
+                <w:t xml:space="preserve">hal-04346759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Include and Exploit Probabilistic Information in SHACL Validation Reports</w:t>
+                <w:t xml:space="preserve">Un cadre pour inclure et exploiter des informations probabilistes dans les rapports de validation SHACL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Felin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESWC 2023 - 20th International European Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IC 2023 - 34es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04031744v1</w:t>
+                <w:t xml:space="preserve">hal-04152604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Text Representations for French Real-Estate Classified Advertisements Information Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cadorel</w:t>
+                <w:t xml:space="preserve">A Framework to Include and Exploit Probabilistic Information in SHACL Validation Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Felin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Faron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENIGMA 2023 : 1st Workshop on AI-driven heterogeneous data management : Completing, merging, handling inconsistencies and query-answering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESWC 2023 - 20th International European Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Hersonissos, Greece. pp.91-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346759v1</w:t>
+                <w:t xml:space="preserve">hal-04031744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RULKNE: Representing User Knowledge State in Search-as-Learning with Named Entities</w:t>
               </w:r>
@@ -3398,51 +3398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy representation of vague spatial descriptions in real estate advertisements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Overal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3597,51 +3597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances géospatiales dans les annonces immobilières : détection et extraction d’information spatiale à partir du texte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a representation of uncertain geospatial information in knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,51 +4255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARViz: Interactive Visualization of Association Rules for RDF Data Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Menin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4376,51 +4376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geospatial Knowledge in Housing Advertisements: Capturing and Extracting Spatial Information from Text</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4474,304 +4474,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Oriented Uncertainty Evaluation for Linked Data Based on Graph Interlinks</w:t>
+                <w:t xml:space="preserve">Using Grammar-Based Genetic Programming for Mining Disjointness Axioms Involving Complex Class Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El Amine Djebri</w:t>
+                <w:t xml:space="preserve">Thu Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. </w:t>
+              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. pp.18-32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57855-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933190v1</w:t>
+                <w:t xml:space="preserve">hal-02936193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Grammar-Based Genetic Programming for Mining Disjointness Axioms Involving Complex Class Expressions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">A Multi-Objective Evolutionary Approach to Class Disjointness Axiom Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS 2020 - 25th International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WI-IAT 2020 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Melbourne/ Virtual, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936193v1</w:t>
+                <w:t xml:space="preserve">hal-03082579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Objective Evolutionary Approach to Class Disjointness Axiom Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thu Huong Nguyen</w:t>
+                <w:t xml:space="preserve">Task-Oriented Uncertainty Evaluation for Linked Data Based on Graph Interlinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Amine Djebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT 2020 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bozen-Bolzano, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-61244-3_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082579v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending a Fuzzy Polarity Propagation Method for Multi-Domain Sentiment Analysis with Word Embedding and POS Tagging</w:t>
               </w:r>
@@ -5086,51 +5086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grammatical Evolution to Mine OWL Disjointness Axioms Involving Complex Concept Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5177,51 +5177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining RDF Data of COVID-19 Scientific Literature for Interesting Association Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5348,330 +5348,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02996442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking and Negotiating Uncertainty Theories Over Linked Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
+                <w:t xml:space="preserve">Constructing Metrics for Evaluating Multi-Relational Association Rules in the Semantic Web from Metrics for Scoring Association Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2019 - LDOW/LDDL Workshop of the World Wide Web Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE-RIVF 2019 - International Conference on Computing and Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Da Nang, Vietnam. pp.65-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064075v2</w:t>
+                <w:t xml:space="preserve">hal-02084977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Metrics for Evaluating Multi-Relational Association Rules in the Semantic Web from Metrics for Scoring Association Rules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Binh Thanh Nguyen</w:t>
+                <w:t xml:space="preserve">Learning Class Disjointness Axioms Using Grammatical Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Huong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G B Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RIVF 2019 - International Conference on Computing and Communication Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroGP 2019 - 22nd European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Leipzig, Germany. pp.278-294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-16670-0_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084977v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Class Disjointness Axioms Using Grammatical Evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea G B Tettamanzi</w:t>
+                <w:t xml:space="preserve">Linking and Negotiating Uncertainty Theories Over Linked Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Amine Djebri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP 2019 - 22nd European Conference on Genetic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Leipzig, Germany. pp.278-294, </w:t>
+              <w:t xml:space="preserve">WWW 2019 - LDOW/LDDL Workshop of the World Wide Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-16670-0_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3308560.3317074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100230v1</w:t>
+                <w:t xml:space="preserve">hal-02064075v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Data on the Web: extend the pivot, don't reinvent the wheel</w:t>
               </w:r>
@@ -5886,51 +5886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evolutionary Approach to Class Disjointness Axiom Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Huong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5977,51 +5977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing Uncertainty on the Semantic Web: Blurring the LOD Bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Amine Djebri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G B Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6405,64 +6405,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Rule Evaluation Metrics for the Evolutionary Discovery of Multi-Relational Association Rules in the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binh Thanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6945,51 +6945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Evolutionary Algorithm for Discovering Multi-Relational Association Rules in the Semantic Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tran Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia d'Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binh Thnanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7043,1178 +7043,1178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Fuzzy Logic and Formal Argumentation for Legal Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meili Vanegas-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonino Rotolo</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAIL 2017 - 16th International Conference on Articial Intelligence and Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3086512.3086532⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Leipzig, Germany. pp.340 - 347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672343v1</w:t>
+                <w:t xml:space="preserve">hal-01575135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Bayesian Models for the Sustainable City: The Case of Urban Sprawl</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+                <w:t xml:space="preserve">Towards a Spatio-Temporal Agent-Based Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Othmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2017 - 17th International Conference on Computational Science and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Conference on Autonomous Agents and MultiAgent Systems (AAMAS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2017, São Paulo, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_29⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567726v1</w:t>
+                <w:t xml:space="preserve">hal-01531169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new urban segregation-growth coupled model using a belief-desire-intention possibilistic framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling Topical Metadata Regarding the Validity and Completenes of Multiple-Source Information: A possibilistic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Prade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Web Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3106426.3106486⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Granada, Spain. pp.363-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575135v1</w:t>
+                <w:t xml:space="preserve">hal-01615149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Spatio-Temporal Agent-Based Recommender System</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining Fuzzy Logic and Formal Argumentation for Legal Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beishui Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Malerba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Rotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference on Autonomous Agents and MultiAgent Systems (AAMAS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAIL 2017 - 16th International Conference on Articial Intelligence and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, London, United Kingdom. pp.49-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3086512.3086532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531169v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Topical Metadata Regarding the Validity and Completenes of Multiple-Source Information: A possibilistic approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Prade</w:t>
+                <w:t xml:space="preserve">Multiple Bayesian Models for the Sustainable City: The Case of Urban Sprawl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Scalable Uncertainty Management (SUM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Granada, Spain. pp.363-376, </w:t>
+              <w:t xml:space="preserve">ICCSA 2017 - 17th International Conference on Computational Science and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Trieste, Italy. pp.392-407, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-67582-4_26⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62401-3_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615149v1</w:t>
+                <w:t xml:space="preserve">hal-01567726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMACk: An Argumentation Framework for Opinion Mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+                <w:t xml:space="preserve">A Multi-context Framework for Modeling an Agent-Based Recommender System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Othmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Villata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New York, NY, United States. pp.4242-4243</w:t>
+              <w:t xml:space="preserve">8th International Conference on Agents and Artificial Intelligence (ICAART2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353931v1</w:t>
+                <w:t xml:space="preserve">hal-01239884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-context Framework for Modeling an Agent-Based Recommender System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Ben Othmane</w:t>
+                <w:t xml:space="preserve">Ontology Enrichment by Discovering Multi-Relational Association Rules from Ontological Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Staab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tran Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Agents and Artificial Intelligence (ICAART2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '16 - 31st ACM Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Pisa, Italy. pp.333-338, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851613.2851842⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239884v1</w:t>
+                <w:t xml:space="preserve">hal-01322947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontology Enrichment by Discovering Multi-Relational Association Rules from Ontological Knowledge Bases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steffen Staab</w:t>
+                <w:t xml:space="preserve">A Belief-Based Approach to Measuring Message Acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '16 - 31st ACM Symposium on Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scalable Uncertainty Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France. pp.140-154, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45856-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2851613.2851842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01322947v1</w:t>
+                <w:t xml:space="preserve">hal-01377525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Belief-Based Approach to Measuring Message Acceptability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serena Villata</w:t>
+                <w:t xml:space="preserve">Evolutionary Discovery of Multi-Relational Association Rules from Ontological Knowledge Bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G B Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tran Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scalable Uncertainty Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bologna, Italy. pp.113-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45856-4_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377525v1</w:t>
+                <w:t xml:space="preserve">hal-01400830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Discovery of Multi-Relational Association Rules from Ontological Knowledge Bases</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minh Tran Duc</w:t>
+                <w:t xml:space="preserve">SMACk: An Argumentation Framework for Opinion Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dragoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Joint Conference on Artificial Intelligence (IJCAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, NY, United States. pp.4242-4243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-49004-5_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01400830v1</w:t>
+                <w:t xml:space="preserve">hal-01353931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRANZIERA: An Evaluation Protocol For Multi-Domain Opinion Mining</w:t>
               </w:r>
@@ -9208,51 +9208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fusco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Prade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10259,319 +10259,319 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.151-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328664v1</w:t>
+                <w:t xml:space="preserve">hal-00867886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Possibilistic Conditioning for Revision under Weighted Inputs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Benferhat</w:t>
+                <w:t xml:space="preserve">Prediction of Protein Interactions on HIV-1 - Human PPI Data Using a Novel Closure-Based Integrated Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kartick Chandra Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujjwal Maulik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on Artificial Intelligence (ECAI'12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montpellier, France. pp.151-156</w:t>
+              <w:t xml:space="preserve">International Conference on Bioinformatics Models, Methods and Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Vilamoura, Portugal. pp.164-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867886v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Protein Interactions on HIV-1 - Human PPI Data Using a Novel Closure-Based Integrated Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anirban Mukhopadhyay</w:t>
+                <w:t xml:space="preserve">Hybrid Possibilistic Conditioning for Revision under Weighted Inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Benferhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Bioinformatics Models, Methods and Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France. pp.151-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-098-7-151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684571v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Current Prediction Using Differential Evolution</w:t>
               </w:r>
@@ -10763,286 +10763,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS-based Service Optimization Using Differential Evolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changing One's Mind: Erase or Rewind? Possibilistic Belief Revision with Fuzzy Argumentation based on Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florin-Claudiu Pop</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea G.B. Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 13th Annual Conference on Genetic and Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI, International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322769v1</w:t>
+                <w:t xml:space="preserve">hal-01328696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing One's Mind: Erase or Rewind? Possibilistic Belief Revision with Fuzzy Argumentation based on Trust</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QoS-based Service Optimization Using Differential Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin-Claudiu Pop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Cremene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Tettamanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Suciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI, International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 13th Annual Conference on Genetic and Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New York, NY, USA, Unknown Region. pp.1891--1898, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2001576.2001830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328696v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Current Prediction Using CMA Evolution Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G.B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Dartigues-Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11245,51 +11245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Paired Comparison-based Interactive DE and Tournament Interactive GA on Stained Glass Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea G.B. Tettamanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia da Costa Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12687,51 +12687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/~tettaman/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wimmics.inria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deptinfo.unice.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unimi.it/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://air.unimi.it" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://air.unimi.it/simple-search?query=tettamanzi&amp;location=&amp;sort_by=score&amp;order=desc&amp;rpp=10&amp;etal=0&amp;filtername=author&amp;filterquery=rp18181&amp;filtertype=authority" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807461v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sarkadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2022.3214378" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Basso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3067-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3030100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01721538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-180752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.08.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beishui Liao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Malerba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-014-9308-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsack Inthasone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-140290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Paglieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Castelfranchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Falcone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10588-013-9166-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Azzini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.03.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.01.188" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2011.108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013158200003890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Charles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pultrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012318000003636" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ballout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012384200003636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Zein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627508.3638331" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152604v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04031744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346759v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C&#226;mara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3576840.3578330" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21203-1_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557992.3565994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G B Tettamanzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010874000003116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557990.3567588" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3494025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Di Russo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Iacopetta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT55865.2022.00021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493547" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933190v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Amine Djebri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936193v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200338" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Malchiodi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57524-3_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185681" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064075v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317074" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084977v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Tran" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100230v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16670-0_18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319638v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3350546.3352502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167345" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77553-1_18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01721520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Othmane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tran Duc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thnanh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3079196" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672343v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086512.3086532" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_29" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531169v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615149v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_26" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353931v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239884v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322947v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Staab" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851842" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377525v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_10" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400830v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400997v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.0104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322950v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Poulida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187384v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815833.2815835" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330603v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_39" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.174" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078151v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-711" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084440v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Koster" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. C. Bazzan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728579" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328664v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-151" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684571v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartick Chandra Mondal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhyay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Maulik" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330046v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.54" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322769v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Suciu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001830" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328696v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G.B. Tettamanzi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001807" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329993v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.185" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322770v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001858.2001881" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078205v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1272/paper_65.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/147152" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmu2020.inesc-id.pt/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_32" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-1/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531141v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53354-4_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37577-4_13" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/~tettaman/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unice.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wimmics.inria.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://deptinfo.unice.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unimi.it/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://air.unimi.it" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://air.unimi.it/simple-search?query=tettamanzi&amp;location=&amp;sort_by=score&amp;order=desc&amp;rpp=10&amp;etal=0&amp;filtername=author&amp;filterquery=rp18181&amp;filtertype=authority" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03807461v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sarkadi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIC.2022.3214378" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Basso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ceselli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3067-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Venerandi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Emsellem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci3030100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01721538v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dragoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia da Costa Pereira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AIC-180752" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Prade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.11.009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.08.012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beishui Liao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Malerba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-014-9308-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsack Inthasone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pasquier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531095v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Scarella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WIA-140290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Paglieri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Castelfranchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rino Falcone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10588-013-9166-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906465v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Azzini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2012.03.042" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328709v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2012.01.188" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2011.108" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pasquier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013158200003890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuy Charles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pultrini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012318000003636" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567587v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ballout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012384200003636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04567545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Nasser" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima El Zein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3627508.3638331" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cadorel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04031744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur C&#226;mara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3576840.3578330" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21203-1_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04346839v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT59888.2023.00055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Overal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557992.3565994" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G B Tettamanzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03927871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blanchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010874000003116" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3557990.3567588" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3494025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03913561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Di Russo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Babutsidze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Iacopetta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT55865.2022.00021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV53921.2021.00013" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03518717v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460210.3493547" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936193v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Huong Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57855-8_2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03082579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933190v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Amine Djebri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61244-3_15" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200338" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02931396v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Malchiodi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57524-3_15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02936253v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC48606.2020.9185681" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084029v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02084977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Tran" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Amato" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thanh Nguyen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16670-0_18" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064075v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317074" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02319638v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3350546.3352502" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23182-8_4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822443v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3167132.3167345" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01790667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77553-1_18" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03098473v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894495v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01721520v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Othmane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tran Duc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Thnanh Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3071178.3079196" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575135v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meili Vanegas-Hernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3106426.3106486" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615149v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67582-4_26" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01672343v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Rotolo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3086512.3086532" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567726v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62401-3_29" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239884v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322947v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Staab" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851842" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377525v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400830v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-49004-5_8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353931v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377557v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45856-4_9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400997v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2016.0104" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322950v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Poulida" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187413v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187384v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815833.2815835" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23540-0_17" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330603v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Caglioni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084444v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_39" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085988v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2014.174" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078178v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12024-9_2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078151v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-711" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084440v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12571-8_12" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905935v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Benferhat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906456v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Koster" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. C. Bazzan" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2013.6728579" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867926v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867886v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684571v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartick Chandra Mondal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mukhopadhyay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujjwal Maulik" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328664v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-098-7-151" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pallez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330046v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.54" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328696v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G.B. Tettamanzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322769v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Suciu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001830" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322773v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001807" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329993v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2011.185" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01322770v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001858.2001881" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517059v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531039v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078205v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1272/paper_65.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383390v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publikationen.uni-tuebingen.de/xmlui/handle/10900/147152" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ipmu2020.inesc-id.pt/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50146-4_32" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376225v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376240v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/limperfection-des-donnees-geographiques-1/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531141v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53354-4_6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37577-4_13" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>