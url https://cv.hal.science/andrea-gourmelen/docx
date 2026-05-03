--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1711,204 +1711,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique est-il pris en compte dans les achats nécessitant des anticipations ? Une exploration à travers les cas de l’habitat et des vacances au fil du vieillissement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Malas</w:t>
+                <w:t xml:space="preserve">Commute time on fare-free public transport: a time for self-reflection? Influence of introspective value on satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouragba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Consommations, Sociétés et territoires au prisme du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">Actes du French-Austrian-German (FAG) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292943v1</w:t>
+                <w:t xml:space="preserve">hal-05292932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commute time on fare-free public transport: a time for self-reflection? Influence of introspective value on satisfaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Bouragba</w:t>
+                <w:t xml:space="preserve">Le changement climatique est-il pris en compte dans les achats nécessitant des anticipations ? Une exploration à travers les cas de l’habitat et des vacances au fil du vieillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du French-Austrian-German (FAG) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Consommations, Sociétés et territoires au prisme du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292932v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand mamie fait de l'influence, qu'en pensent les followers ? Une approche comparative audience jeune VS Audience Senior</w:t>
               </w:r>
@@ -1976,77 +1976,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité gratuite dans une ville voulue intelligente : analyse du discours de la presse – Le cas de la ville de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouragba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ARIHME (Association pour la recherche interdisciplinaire sur le management des entreprises), Les mutations urbaines et territoriales, comprendre pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3615,394 +3615,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçu : le point de vue des étudiants décohabitants</w:t>
+                <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salleras</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées du Marketing Agroalimentaire de Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085568v1</w:t>
+                <w:t xml:space="preserve">hal-03085581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Gourmelen</w:t>
+                <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçu : le point de vue des étudiants décohabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Garcia</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Salleras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126919v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Marketing Agroalimentaire de Montpellier</w:t>
+              <w:t xml:space="preserve">15ème Journées du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085581v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçue : le point de vue des étudiants décohabitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4384,299 +4384,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Obese Patients’ Engagement by Their Empowderment Level: the Case of Bariatric Surgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les étudiants mangent-ils tous mal ? Une typologie basée sur la pratique culinaire et l'équilibre alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.625 - 645</w:t>
+              <w:t xml:space="preserve">14ème journée AFM du Marketing agro-alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085578v1</w:t>
+                <w:t xml:space="preserve">hal-02395126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les étudiants mangent-ils tous mal ? Une typologie basée sur la pratique culinaire et l'équilibre alimentaire</w:t>
+                <w:t xml:space="preserve">Comportement alimentaire des étudiants : effet de la décohabitation expliqué par la théorie du parcours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème journée AFM du Marketing agro-alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">35ème Congrès de l’Association Française du Marketing - AFM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395126v1</w:t>
+                <w:t xml:space="preserve">hal-02395098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire des étudiants : effet de la décohabitation expliqué par la théorie du parcours de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Obese Patients’ Engagement by Their Empowderment Level: the Case of Bariatric Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Congrès de l’Association Française du Marketing - AFM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Advances in Consumer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. pp.625 - 645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395098v1</w:t>
+                <w:t xml:space="preserve">hal-03085578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« En même temps » et processus d’achat : quelles pistes pour la recherche en marketing ?</w:t>
               </w:r>
@@ -4738,191 +4738,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les freins à la prise en compte des recommandations nutritionnelles chez les plus de 60 ans : une étude exploratoire.</w:t>
+                <w:t xml:space="preserve">Vivre longtemps ou en profiter tant qu'on peut ? Une exploration de la relation entre rapport au temps et alimentation chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 34ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Actes du 1er Colloque pluridisciplinaire « Les dimensions du temps dans le développement des hommes et des organisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984674v1</w:t>
+                <w:t xml:space="preserve">hal-01993669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre longtemps ou en profiter tant qu'on peut ? Une exploration de la relation entre rapport au temps et alimentation chez les personnes âgées</w:t>
+                <w:t xml:space="preserve">Les freins à la prise en compte des recommandations nutritionnelles chez les plus de 60 ans : une étude exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 1er Colloque pluridisciplinaire « Les dimensions du temps dans le développement des hommes et des organisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">Actes du 34ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993669v1</w:t>
+                <w:t xml:space="preserve">hal-01984674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation alimentaire des personnes âgées : comprendre les déterminants du changement</w:t>
               </w:r>
@@ -5403,381 +5403,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibres et déséquilibres dans l’alimentation des jeunes étudiants : proposition d’un modèle conceptuel</w:t>
+                <w:t xml:space="preserve">Comportement alimentaire du jeune adulte : une compréhension par la théorie du parcours de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 11ème Journée du Marketing Agroalimentaire (JMAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Actes du 32ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993715v1</w:t>
+                <w:t xml:space="preserve">hal-01993729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement alimentaire du jeune adulte : une compréhension par la théorie du parcours de vie</w:t>
+                <w:t xml:space="preserve">Equilibres et déséquilibres dans l’alimentation des jeunes étudiants : proposition d’un modèle conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 32ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Actes de la 11ème Journée du Marketing Agroalimentaire (JMAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993729v1</w:t>
+                <w:t xml:space="preserve">hal-01993715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur les responsabilités de l’obésité : de la personne obèse aux jeunes sans problème de poids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+                <w:t xml:space="preserve">La considération des conséquences futures de son alimentation : mesure dans un contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffie Gallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Marcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 15èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Actes du 32ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993706v1</w:t>
+                <w:t xml:space="preserve">hal-01993746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La considération des conséquences futures de son alimentation : mesure dans un contexte français</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steffie Gallin</w:t>
+                <w:t xml:space="preserve">Regards croisés sur les responsabilités de l’obésité : de la personne obèse aux jeunes sans problème de poids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 32ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Actes des 15èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993746v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courses, au pas de course ? Rapport au temps et à la technologie dans l'adoption de modes de magasinage alimentaire</w:t>
               </w:r>
@@ -6111,217 +6111,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational transmission of digital data : user perceptions and the future</w:t>
+                <w:t xml:space="preserve">Les possessions numériques à travers le prisme du temps : une approche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque Digital Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993758v1</w:t>
+                <w:t xml:space="preserve">hal-01337470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les possessions numériques à travers le prisme du temps : une approche exploratoire</w:t>
+                <w:t xml:space="preserve">Intergenerational transmission of digital data : user perceptions and the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Le Bono, France</w:t>
+              <w:t xml:space="preserve">1er colloque Digital Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337470v1</w:t>
+                <w:t xml:space="preserve">hal-01993758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une échelle de mesure de la pression temporelle ultime (PTU)</w:t>
               </w:r>
@@ -7254,217 +7254,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport individuel au temps : une variable de segmentation peu exploitée ! (In Chapitre 6 : Construire une stratégie marketing : passer du triptyque « segmentation, ciblage, positionnement » à la notion de « mission » de l’entreprise)</w:t>
+                <w:t xml:space="preserve">Débat : Comment promouvoir une alimentation saine chez les étudiants ? De quoi parle-t-on ? (In Chapitre 1 : Qu'est-ce que le marketing aujourd'hui? Identité et image du marketing face aux nouveaux défis),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrage Wiki AFM "Marketing pour une société responsable" - Se former au marketing et transformer le marketing [En ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682101v1</w:t>
+                <w:t xml:space="preserve">hal-04682097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débat : Comment promouvoir une alimentation saine chez les étudiants ? De quoi parle-t-on ? (In Chapitre 1 : Qu'est-ce que le marketing aujourd'hui? Identité et image du marketing face aux nouveaux défis),</w:t>
+                <w:t xml:space="preserve">Le rapport individuel au temps : une variable de segmentation peu exploitée ! (In Chapitre 6 : Construire une stratégie marketing : passer du triptyque « segmentation, ciblage, positionnement » à la notion de « mission » de l’entreprise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrage Wiki AFM "Marketing pour une société responsable" - Se former au marketing et transformer le marketing [En ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682097v1</w:t>
+                <w:t xml:space="preserve">hal-04682101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating Together: With or Without the Dietary Constraints of Others?</w:t>
               </w:r>
@@ -7931,51 +7931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4323663D"/>
+    <w:nsid w:val="7DACC994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8162,51 +8162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5699-0328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176905073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241247629" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2018.1550105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01798007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118768649" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718792172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716658466" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1130" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292932v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Beekum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia Granata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Omer-Rigout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salleras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gourmelen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085581v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085578v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02395126v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02395098v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffie Gallin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Akrim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993706v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993746v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993758v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Van Beekum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682097v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Que_manger__-9782707197702.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04681092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5699-0328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176905073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241247629" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2018.1550105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01798007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118768649" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718792172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716658466" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1130" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Beekum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia Granata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Omer-Rigout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salleras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gourmelen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02395126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02395098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffie Gallin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Akrim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Van Beekum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Que_manger__-9782707197702.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04681092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>