--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -769,239 +769,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity: the link between stigma and perceived responsibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+                <w:t xml:space="preserve">Le temps des consommateurs : état des recherches et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0267257X.2018.1550105⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.98-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370118768649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984645v1</w:t>
+                <w:t xml:space="preserve">hal-01798007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps des consommateurs : état des recherches et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+                <w:t xml:space="preserve">Obesity: the link between stigma and perceived responsibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (4), pp.98-131. </w:t>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (15-16), pp.1418-1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370118768649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2018.1550105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798007v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The time of consumers: A review of researches and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1133,278 +1133,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultimate time pressure: Conceptualisation and measurement</w:t>
+                <w:t xml:space="preserve">Le concept de pression temporelle ultime et sa mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 27. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2051570716658466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0767370116635087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904355v1</w:t>
+                <w:t xml:space="preserve">hal-01676280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de pression temporelle ultime et sa mesure</w:t>
+                <w:t xml:space="preserve">Ultimate time pressure: Conceptualisation and measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 29. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.5 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370116635087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2051570716658466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676280v1</w:t>
+                <w:t xml:space="preserve">hal-01904355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une typologie d’acheteurs alimentaires selon leur rapport au temps et à la technologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 89, pp.129-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1594,64 +1594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Privat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1711,342 +1711,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commute time on fare-free public transport: a time for self-reflection? Influence of introspective value on satisfaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand mamie fait de l'influence, qu'en pensent les followers ? Une approche comparative audience jeune VS Audience Senior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Bouragba</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles N'Goala</w:t>
+                <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du French-Austrian-German (FAG) Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Rouen Normandie, Nov 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292932v1</w:t>
+                <w:t xml:space="preserve">hal-05296566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique est-il pris en compte dans les achats nécessitant des anticipations ? Une exploration à travers les cas de l’habitat et des vacances au fil du vieillissement.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Malas</w:t>
+                <w:t xml:space="preserve">Commute time on fare-free public transport: a time for self-reflection? Influence of introspective value on satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Bouragba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Consommations, Sociétés et territoires au prisme du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Champs Sur Marne, France</w:t>
+              <w:t xml:space="preserve">Actes du French-Austrian-German (FAG) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292943v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand mamie fait de l'influence, qu'en pensent les followers ? Une approche comparative audience jeune VS Audience Senior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le changement climatique est-il pris en compte dans les achats nécessitant des anticipations ? Une exploration à travers les cas de l’habitat et des vacances au fil du vieillissement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret Josion-Portail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Rouen Normandie, Nov 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque Consommations, Sociétés et territoires au prisme du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296566v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité gratuite dans une ville voulue intelligente : analyse du discours de la presse – Le cas de la ville de Montpellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Bouragba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ARIHME (Association pour la recherche interdisciplinaire sur le management des entreprises), Les mutations urbaines et territoriales, comprendre pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2065,1577 +2065,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consommateurs face au changement climatique : questions d’âges, de générations et de vieillissement (session spéciale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Mindful eating“ ou alimentation consciente : une variable pour mieux comprendre les comportements alimentaires responsables ? - Création d'une échelle de mesure adaptée au contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion van Beekum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 39ème congrès international de l’Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">39ème congrès international de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108448v1</w:t>
+                <w:t xml:space="preserve">hal-04735599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les consommateurs face au changement climatique : questions d’âges, de générations et de vieillissement,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Les effets d’un programme d’alimentation consciente sur le comportement alimentaire de personnes en surpoids ou en obésité : étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion van Beekum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">actes du 39ème congrès de l’Association Française du Marketing (AFM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
+              <w:t xml:space="preserve">17ème journée du marketing agroalimentaire (JMAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MRM; MOISA, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395531v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mindful eating“ ou alimentation consciente : une variable pour mieux comprendre les comportements alimentaires responsables ? - Création d'une échelle de mesure adaptée au contexte français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+                <w:t xml:space="preserve">Les consommateurs face au changement climatique : questions d’âges, de générations et de vieillissement (session spéciale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès international de l'AFM</w:t>
+              <w:t xml:space="preserve">Actes du 39ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française du Marketing, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735599v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets d’un programme d’alimentation consciente sur le comportement alimentaire de personnes en surpoids ou en obésité : étude qualitative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+                <w:t xml:space="preserve">Les consommateurs face au changement climatique : questions d’âges, de générations et de vieillissement,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème journée du marketing agroalimentaire (JMAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MRM; MOISA, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">actes du 39ème congrès de l’Association Française du Marketing (AFM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682035v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire de l’accessibilité des étudiants décohabitants à une alimentation saine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting healthy food practices: can students speak to students?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 21èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
+              <w:t xml:space="preserve">5th European Marketing Social conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682063v1</w:t>
+                <w:t xml:space="preserve">hal-04682085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre utile ou ne pas être oublié ? Le rôle des motivations génératives dans la transmission de son héritage numérique sur Facebook</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude exploratoire de l’accessibilité des étudiants décohabitants à une alimentation saine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Molines</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 38ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Actes des 21èmes Journées Normandes de Recherche sur la Consommation (JNRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682091v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective and perceived accessibility to healthy food: What about the urban European context?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etre utile ou ne pas être oublié ? Le rôle des motivations génératives dans la transmission de son héritage numérique sur Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mifsud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Molines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Marketing Social conference,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">Actes du 38ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682076v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir la malnutrition des personnes âgées par la compréhension des effets du vieillissement sur les pratiques alimentaires : une typologie en trois profils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Objective and perceived accessibility to healthy food: What about the urban European context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème congrès international de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">5th European Marketing Social conference,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933263v1</w:t>
+                <w:t xml:space="preserve">hal-04682076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting healthy food practices: can students speak to students?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévenir la malnutrition des personnes âgées par la compréhension des effets du vieillissement sur les pratiques alimentaires : une typologie en trois profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Marketing Social conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">38ème congrès international de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682085v1</w:t>
+                <w:t xml:space="preserve">hal-03933263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Webrooming: impact on the well-being at the mall</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire rire ou faire pleurer ? Impact du procédé publicitaire sur l'intention d'utiliser un service de Digital Afterlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloqium on European Research in Retailing 2021 (CERR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Actes du 37ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608919v1</w:t>
+                <w:t xml:space="preserve">hal-03608927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webrooming: impact on the well-being at the mall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Vanheems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloquium on European Research in Retailing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERR, Jul 2021, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Colloqium on European Research in Retailing 2021 (CERR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688888v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manger moins pour vivre plus : le rôle de la pression temporelle ultime dans les changements alimentaires des personnes âgées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Webrooming: impact on the well-being at the mall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Vanheems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloquium on European Research in Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERR, Jul 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03429310v1</w:t>
+                <w:t xml:space="preserve">hal-04688888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’alimenter en ville en étant étudiant : le rôle du quartier d’habitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manger moins pour vivre plus : le rôle de la pression temporelle ultime dans les changements alimentaires des personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josselin Masson</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 16ème congrès du Réseau International de recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+              <w:t xml:space="preserve">16ème journée du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608911v1</w:t>
+                <w:t xml:space="preserve">hal-03429310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital culinaire des lycéens et son développement potentiel avant la décohabitation : une typologie exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’alimenter en ville en étant étudiant : le rôle du quartier d’habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor Omer-Rigout</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 37ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Actes du 16ème congrès du Réseau International de recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608932v1</w:t>
+                <w:t xml:space="preserve">hal-03608911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire rire ou faire pleurer ? Impact du procédé publicitaire sur l'intention d'utiliser un service de Digital Afterlife</w:t>
+                <w:t xml:space="preserve">Le capital culinaire des lycéens et son développement potentiel avant la décohabitation : une typologie exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Vidal</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Omer-Rigout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 37ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608927v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
               </w:r>
@@ -3723,364 +3723,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçu : le point de vue des étudiants décohabitants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+                <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçue : le point de vue des étudiants décohabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Salleras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">, 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085568v1</w:t>
+                <w:t xml:space="preserve">hal-03126913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçu : le point de vue des étudiants décohabitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Garcia Granata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Gourmelen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Garcia</w:t>
+                <w:t xml:space="preserve">Juliette Salleras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126919v1</w:t>
+                <w:t xml:space="preserve">hal-03085568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept d’accessibilité alimentaire perçue : le point de vue des étudiants décohabitants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Promouvoir des pratiques alimentaires saines : des étudiants pour parler aux étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">15ème Journées du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03126913v1</w:t>
+                <w:t xml:space="preserve">hal-03126919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des dimensions du vieillissement sur les changements de pratiques alimentaires : Une approche compréhensive</w:t>
               </w:r>
@@ -4187,51 +4187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accessibilité objective et perçue à l’alimentation saine : une revue de la littérature pour une adaptation à un contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,774 +4656,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« En même temps » et processus d’achat : quelles pistes pour la recherche en marketing ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les conséquences (futures) de l’alimentation : inventaire, importance et typologie qualitative auprès de consommateurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffie Gallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 1er Colloque pluridisciplinaire « Les dimensions du temps dans le développement des hommes et des organisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">Actes du 34ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993680v1</w:t>
+                <w:t xml:space="preserve">hal-01993664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre longtemps ou en profiter tant qu'on peut ? Une exploration de la relation entre rapport au temps et alimentation chez les personnes âgées</w:t>
+                <w:t xml:space="preserve">« En même temps » et processus d’achat : quelles pistes pour la recherche en marketing ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ziad Malas</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 1er Colloque pluridisciplinaire « Les dimensions du temps dans le développement des hommes et des organisations »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993669v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les freins à la prise en compte des recommandations nutritionnelles chez les plus de 60 ans : une étude exploratoire.</w:t>
+                <w:t xml:space="preserve">Vivre longtemps ou en profiter tant qu'on peut ? Une exploration de la relation entre rapport au temps et alimentation chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 34ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Actes du 1er Colloque pluridisciplinaire « Les dimensions du temps dans le développement des hommes et des organisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984674v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La consommation alimentaire des personnes âgées : comprendre les déterminants du changement</w:t>
+                <w:t xml:space="preserve">Les freins à la prise en compte des recommandations nutritionnelles chez les plus de 60 ans : une étude exploratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les consommateurs âgés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSEEC, Sep 2018, Paris ( France), France</w:t>
+              <w:t xml:space="preserve">Actes du 34ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04246791v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences (futures) de l’alimentation : inventaire, importance et typologie qualitative auprès de consommateurs français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La consommation alimentaire des personnes âgées : comprendre les déterminants du changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 34ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Workshop sur les consommateurs âgés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEEC, Sep 2018, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993664v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the past becomes a modern positioning: a neo institutional approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'image de l'obésité et du surpoids en France : que disent les médias ? Le cas de la presse écrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie de Barnier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bringing Institutional theory to marketing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993688v1</w:t>
+                <w:t xml:space="preserve">hal-02004275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sollicitation de don d’argent par téléphone et résistance : les associations doivent-elles changer de pratiques ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz Akrim</w:t>
+                <w:t xml:space="preserve">How the past becomes a modern positioning: a neo institutional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Divard</w:t>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie de Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 33ème congrès de l’Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Bringing Institutional theory to marketing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993701v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'image de l'obésité et du surpoids en France : que disent les médias ? Le cas de la presse écrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sollicitation de don d’argent par téléphone et résistance : les associations doivent-elles changer de pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Akrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angélique Rodhain</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">Actes du 33ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004275v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement alimentaire du jeune adulte : une compréhension par la théorie du parcours de vie</w:t>
               </w:r>
@@ -5586,51 +5586,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La considération des conséquences futures de son alimentation : mesure dans un contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffie Gallin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5776,51 +5776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courses, au pas de course ? Rapport au temps et à la technologie dans l'adoption de modes de magasinage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5839,260 +5839,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de service de digital afterlife</w:t>
+                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de services de digital afterlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing</w:t>
+              <w:t xml:space="preserve">Actes du 31ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025387v1</w:t>
+                <w:t xml:space="preserve">hal-01993755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de services de digital afterlife</w:t>
+                <w:t xml:space="preserve">Quand le marché s’empare de la mort numérique : analyse des prestations de service de digital afterlife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 31ème congrès de l’Association Française du Marketing (AFM)</w:t>
+              <w:t xml:space="preserve">31ème Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993755v1</w:t>
+                <w:t xml:space="preserve">hal-04025387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus vite ou plus geek ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e colloque international Étienne Thil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6111,51 +6111,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les possessions numériques à travers le prisme du temps : une approche exploratoire</w:t>
+                <w:t xml:space="preserve">Les possessions numériques au travers le prisme du temps : une approche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
@@ -6173,211 +6173,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kövesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de M@rsouin</w:t>
+              <w:t xml:space="preserve">12ème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337470v1</w:t>
+                <w:t xml:space="preserve">hal-02475080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational transmission of digital data : user perceptions and the future</w:t>
+                <w:t xml:space="preserve">Les possessions numériques à travers le prisme du temps : une approche exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klara Kövesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er colloque Digital Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993758v1</w:t>
+                <w:t xml:space="preserve">hal-01337470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une échelle de mesure de la pression temporelle ultime (PTU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 30ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6396,191 +6422,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les possessions numériques au travers le prisme du temps : une approche exploratoire</w:t>
+                <w:t xml:space="preserve">Intergenerational transmission of digital data : user perceptions and the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Le Bono, France</w:t>
+              <w:t xml:space="preserve">1er colloque Digital Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02475080v1</w:t>
+                <w:t xml:space="preserve">hal-01993758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien utiliser le temps qu’il nous reste, c’est important. Une étude exploratoire de la pression temporelle ultime et de son influence sur le bénévolat des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 29ème congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6599,299 +6599,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pression temporelle ultime et son influence sur les comportements de bénévolat des personnes âgées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? Une typologie des bénévoles retraités expliquée par des caractéristiques psychosociales du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Colloque doctoral de l'association française du marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">Actes de la 11ème Conférence Internationale Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984659v1</w:t>
+                <w:t xml:space="preserve">hal-01993798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? L’influence de la générativité sur les motivations des bénévoles retraités</w:t>
+                <w:t xml:space="preserve">La pression temporelle ultime et son influence sur les comportements de bénévolat des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 28ème congrès de l’Association Française du Marketing (AFM)</w:t>
+              <w:t xml:space="preserve">12ème Colloque doctoral de l'association française du marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993791v1</w:t>
+                <w:t xml:space="preserve">hal-01984659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? Une typologie des bénévoles retraités expliquée par des caractéristiques psychosociales du vieillissement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi donner son temps lorsque celui-ci est compté ? L’influence de la générativité sur les motivations des bénévoles retraités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 11ème Conférence Internationale Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Venise, Italie</w:t>
+              <w:t xml:space="preserve">Actes du 28ème congrès de l’Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01993798v1</w:t>
+                <w:t xml:space="preserve">hal-01993791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6948,51 +6948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Péneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7161,51 +7161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se nourrir : Comment rendre un environnement alimentaire intelligent ? Le cas de la ville de Montpellier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7299,51 +7299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Rodhain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Garcia Granata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrage Wiki AFM "Marketing pour une société responsable" - Se former au marketing et transformer le marketing [En ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7381,51 +7381,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport individuel au temps : une variable de segmentation peu exploitée ! (In Chapitre 6 : Construire une stratégie marketing : passer du triptyque « segmentation, ciblage, positionnement » à la notion de « mission » de l’entreprise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrage Wiki AFM "Marketing pour une société responsable" - Se former au marketing et transformer le marketing [En ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7489,51 +7489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffie Gallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Science publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of Social Ties Around New Food Practices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
@@ -7931,51 +7931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DACC994"/>
+    <w:nsid w:val="6735DA48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8162,51 +8162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5699-0328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176905073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241247629" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984645v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2018.1550105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01798007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118768649" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718792172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716658466" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635087" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1130" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292932v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292943v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296566v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395531v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735599v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Beekum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682063v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia Granata" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682085v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688888v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Omer-Rigout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608927v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salleras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126919v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gourmelen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02395126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02395098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984674v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246791v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffie Gallin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Akrim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337470v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993758v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993791v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Van Beekum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Que_manger__-9782707197702.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04681092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-gourmelen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5699-0328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176905073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Gourmelen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rodhain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Masson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701241247629" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-11-2020-0845" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315063v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Balbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.107.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01798007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370118768649" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984645v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2018.1550105" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570718792172" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00114" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676280v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116635087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01904355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716658466" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.089.0129" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara K&#246;vesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.1130" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205965v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Privat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.073.109.122" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Josion-Portail" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292932v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Bouragba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735599v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion van Beekum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682035v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avignon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108448v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395531v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682063v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Garcia Granata" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vidal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mifsud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Molines" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933263v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608919v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Vanheems" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429310v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608932v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Omer-Rigout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gourmelen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085568v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salleras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126919v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085572v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085562v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Beldame" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02395126v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02395098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085578v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffie Gallin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993680v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04246791v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993688v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pecot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie de Barnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Akrim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993755v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04025387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488513v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02475080v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01337470v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993798v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01984659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735634v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Van Beekum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;neau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608901v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01993646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/catalogue/index-Que_manger__-9782707197702.html" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00958797v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BRES0035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04681092v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>