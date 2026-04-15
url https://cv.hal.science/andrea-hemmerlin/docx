--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1855,230 +1855,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of MEP pathway and other inhibitors on the intracellular localization of a plasma membrane-targeted, isoprenylable GFP reporter protein in tobacco BY-2 cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-translational events and modifications regulating plant enzymes involved in isoprenoid precursor biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203-204, pp.41-54</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906319v1</w:t>
+                <w:t xml:space="preserve">hal-00819862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational events and modifications regulating plant enzymes involved in isoprenoid precursor biosynthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of MEP pathway and other inhibitors on the intracellular localization of a plasma membrane-targeted, isoprenylable GFP reporter protein in tobacco BY-2 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gas-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.2-170.v2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819862v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A raison d'être for two distinct pathways in the early steps of plant isoprenoid biosynthesis ?</w:t>
               </w:r>
@@ -2267,77 +2267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Plastidial 2-C-Methyl-D-Erythritol 4-Phosphate Pathway Provides the Isoprenyl Moiety for Protein Geranylgeranylation in Tobacco BY-2 Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Heintz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,51 +2526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huchelmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Hemmerlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262110638" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13081110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trometer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/kinasesphosphatases1030010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Galle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wasser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarma Rajeev Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanish Rai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hemmerlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.008839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Krebs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.11.040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Semir Brahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.04.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee-Len Chye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2016.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Nagegowda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huchelmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veinante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heintz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232546" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tritsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rohmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gas-Pascual" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-170.v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harwood" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cirioni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pacaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoeffler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reents" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutterer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Feldtrauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Waldmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huchelmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Hemmerlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262110638" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13081110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trometer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/kinasesphosphatases1030010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Galle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wasser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarma Rajeev Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanish Rai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hemmerlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.008839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Krebs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.11.040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Semir Brahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.04.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee-Len Chye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2016.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Nagegowda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huchelmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veinante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heintz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232546" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tritsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rohmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gas-Pascual" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-170.v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harwood" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cirioni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pacaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoeffler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reents" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutterer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Feldtrauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Waldmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>