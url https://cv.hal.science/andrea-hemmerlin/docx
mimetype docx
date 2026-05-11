--- v1 (2026-04-15)
+++ v2 (2026-05-11)
@@ -66,2713 +66,2859 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein Prenylation Makeovers in Plants: Insights into Substrate Diversification</w:t>
+                <w:t xml:space="preserve">The potential of metabolic engineering for sustainable phytosterol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chevalier</w:t>
+                <w:t xml:space="preserve">Runmeng Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Debié</w:t>
+                <w:t xml:space="preserve">Xueni Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Huchelmann</w:t>
+                <w:t xml:space="preserve">Guangli Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hubert Schaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andréa Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms262110638⟩</w:t>
+              <w:t xml:space="preserve">Advanced Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44307-026-00108-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368558v1</w:t>
+                <w:t xml:space="preserve">hal-05598248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methyl-Jasmonate Functions as a Molecular Switch Promoting Cross-Talk between Pathways for the Biosynthesis of Isoprenoid Backbones Used to Modify Proteins in Plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Protein Prenylation Makeovers in Plants: Insights into Substrate Diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Huchelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Hemmerlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants13081110⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (21), pp.10638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms262110638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551982v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Photochemical Properties of Fluorescent Metabolites Generated from Fluorinated Benzoylmenadiones in Living Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Methyl-Jasmonate Functions as a Molecular Switch Promoting Cross-Talk between Pathways for the Biosynthesis of Isoprenoid Backbones Used to Modify Proteins in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Huchelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pécourneau</w:t>
+                <w:t xml:space="preserve">Pierre Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Strub</w:t>
+                <w:t xml:space="preserve">Michael Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.1110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants13081110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157610v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylation of Metabolites Involved in Salvage Pathways for Isoprenoid Biosynthesis in Plants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and Photochemical Properties of Fluorescent Metabolites Generated from Fluorinated Benzoylmenadiones in Living Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Trometer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cichocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pécourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinases and Phosphatases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/kinasesphosphatases1030010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.3c00620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157584v1</w:t>
+                <w:t xml:space="preserve">hal-04157610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Puzzle of Anthranoid Metabolism in Living Plant Cells Using Spectral Imaging Coupled to Mass Spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorylation of Metabolites Involved in Salvage Pathways for Isoprenoid Biosynthesis in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Hemmerlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (9), pp.571. </w:t>
+              <w:t xml:space="preserve">Kinases and Phosphatases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (3), pp.151-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo11090571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/kinasesphosphatases1030010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03329421v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plastid‐localized geranylgeranyl diphosphate synthase plays a necessary role in monoterpene indole alkaloid biosynthesis in Catharanthus roseus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling the Puzzle of Anthranoid Metabolism in Living Plant Cells Using Spectral Imaging Coupled to Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarma Rajeev Kumar</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avanish Rai</w:t>
+                <w:t xml:space="preserve">Nicolas Wasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
+                <w:t xml:space="preserve">Valérie Mazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishna Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Hemmerlin</w:t>
+                <w:t xml:space="preserve">Claire Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14725⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo11090571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885725v1</w:t>
+                <w:t xml:space="preserve">hal-03329421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specific molecular architecture of plant 3-hydroxy-3-methylglutaryl-CoA lyase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A plastid‐localized geranylgeranyl diphosphate synthase plays a necessary role in monoterpene indole alkaloid biosynthesis in Catharanthus roseus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarma Rajeev Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avanish Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishna Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.008839⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354866v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of phosphate isoters of fosmidomycin and analogs as inhibitors of Escherichia coli and Mycobacterium smegmatis 1-deoxyxylulose 5-phosphate reductoisomerases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The specific molecular architecture of plant 3-hydroxy-3-methylglutaryl-CoA lyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Hemmerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Huchelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Krebs</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Schaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Esque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Bach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.jbc.RA119.008839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA119.008839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01524438v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of phosphate isosters of fosmidomycin and analogs as inhibitors of Escherichia coli and Mycobacterium smegmatis 1-deoxyxylulose 5-phosphate reductoisomerases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of phosphate isoters of fosmidomycin and analogs as inhibitors of Escherichia coli and Mycobacterium smegmatis 1-deoxyxylulose 5-phosphate reductoisomerases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.684-689</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388655v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farnesol-mediated shift in the metabolic origin of prenyl groups used for protein prenylation in plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Synthesis and biological evaluation of phosphate isosters of fosmidomycin and analogs as inhibitors of Escherichia coli and Mycobacterium smegmatis 1-deoxyxylulose 5-phosphate reductoisomerases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bach</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Esque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.04.021⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.684-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2016.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446553v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of the mevalonate pathway for enhanced isoprenoid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mee-Len Chye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (5), pp.697-713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2016.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past achievements, current status and future perspectives of studies on 3-hydroxy-3-methylglutaryl-CoA synthase (HMGS) in the mevalonate (MVA) pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Wang</w:t>
+                <w:t xml:space="preserve">Farnesol-mediated shift in the metabolic origin of prenyl groups used for protein prenylation in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Huchelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hemmerlin</w:t>
+                <w:t xml:space="preserve">Mathieu Semir Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Nagegowda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T.J. Bach</w:t>
+                <w:t xml:space="preserve">Esther Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2016.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010000v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Carvone suppresses cellulase-induced capsidiol production in Nicotiana tabacum by interfering with protein isoprenylation</w:t>
+                <w:t xml:space="preserve">Past achievements, current status and future perspectives of studies on 3-hydroxy-3-methylglutaryl-CoA synthase (HMGS) in the mevalonate (MVA) pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Huchelmann</w:t>
+                <w:t xml:space="preserve">P. Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gastaldo</w:t>
+                <w:t xml:space="preserve">H. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Veinante</w:t>
+                <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zeng</w:t>
+                <w:t xml:space="preserve">D.A. Nagegowda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Heintz</w:t>
+                <w:t xml:space="preserve">T.J. Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.1005-1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944148v1</w:t>
+                <w:t xml:space="preserve">hal-01010000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling of defense responses in Escherichia coli treated with fosmidomycin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Hemmerlin</w:t>
+                <w:t xml:space="preserve">S-Carvone suppresses cellulase-induced capsidiol production in Nicotiana tabacum by interfering with protein isoprenylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huchelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tritsch</w:t>
+                <w:t xml:space="preserve">C. Gastaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hammann</w:t>
+                <w:t xml:space="preserve">M. Veinante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rohmer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (2), pp.935-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.232546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00951637v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational events and modifications regulating plant enzymes involved in isoprenoid precursor biosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Profiling of defense responses in Escherichia coli treated with fosmidomycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hammann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 203-204, pp.41-54</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.54-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00819862v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00951637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of MEP pathway and other inhibitors on the intracellular localization of a plasma membrane-targeted, isoprenylable GFP reporter protein in tobacco BY-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gas-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12688/f1000research.2-170.v2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A raison d'être for two distinct pathways in the early steps of plant isoprenoid biosynthesis ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Post-translational events and modifications regulating plant enzymes involved in isoprenoid precursor biosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (2), pp.95-148</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203-204, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680351v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant isoprenoid biosynthesis via the MEP pahtway: in vivo IPP/DMAPP ratio produced by (/E/) -4- hydroxy-3-methylbut-2-enyl diphosphate reductase in tobacco BY-2 cell cultures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A raison d'être for two distinct pathways in the early steps of plant isoprenoid biosynthesis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Rohmer</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Harwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 584, pp.129-134</w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.95-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453438v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Plastidial 2-C-Methyl-D-Erythritol 4-Phosphate Pathway Provides the Isoprenyl Moiety for Protein Geranylgeranylation in Tobacco BY-2 Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Plant isoprenoid biosynthesis via the MEP pahtway: in vivo IPP/DMAPP ratio produced by (/E/) -4- hydroxy-3-methylbut-2-enyl diphosphate reductase in tobacco BY-2 cell cultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Heintz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.J. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21, pp.285-300</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 584, pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367312v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serine involved in actin-dependent subcellular localization of a stress-induced tobacco BY-2 hydroxymethylglutaryl-CoA reductase isoform</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The Plastidial 2-C-Methyl-D-Erythritol 4-Phosphate Pathway Provides the Isoprenyl Moiety for Protein Geranylgeranylation in Tobacco BY-2 Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 581, pp.5295-5299</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.285-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187908v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cytosolic Arabidopsis D-xylulose kinase catalyzes the phosphorylation of 1-deoxy-D-xylulose into a precursor of the plastidial isoprenoid pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">A serine involved in actin-dependent subcellular localization of a stress-induced tobacco BY-2 hydroxymethylglutaryl-CoA reductase isoform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Merret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cirioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 142, pp.441-457</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 581, pp.5295-5299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112341v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A cytosolic Arabidopsis D-xylulose kinase catalyzes the phosphorylation of 1-deoxy-D-xylulose into a precursor of the plastidial isoprenoid pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hemmerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Hoeffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142, pp.441-457</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monitoring farnesol-induced toxicity in tobacco BY-2 cells with a fluorescent analog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemmerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Reents</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Feldtrauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Waldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of biochemistry and biophysics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 448, pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00092890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2919,51 +3065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huchelmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Hemmerlin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262110638" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13081110" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157610v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trometer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00620" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/kinasesphosphatases1030010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Galle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wasser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090571" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarma Rajeev Kumar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanish Rai" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kumar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hemmerlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14725" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tritsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.008839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Krebs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388655v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.11.040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446553v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Semir Brahim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.04.021" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Bach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee-Len Chye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2016.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerlin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Nagegowda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huchelmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veinante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heintz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232546" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tritsch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rohmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906319v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gas-Pascual" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerber" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-170.v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680351v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harwood" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hartmann" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cirioni" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pacaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoeffler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reents" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutterer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Feldtrauer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Waldmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05598248v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runmeng Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueni Di" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangli Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schaller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Hemmerlin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44307-026-00108-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huchelmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms262110638" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hartmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants13081110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Trometer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cichocki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;courneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Strub" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.3c00620" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/kinasesphosphatases1030010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329421v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Galle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wasser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Villette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11090571" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarma Rajeev Kumar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avanish Rai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hemmerlin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14725" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tritsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bach" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA119.008839" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Munier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Krebs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Esque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Esque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2016.11.040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WQNCFX4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Bach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mee-Len Chye" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2016.03.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446553v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Semir Brahim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Gerber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.04.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemmerlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Nagegowda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Bach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944148v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huchelmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gastaldo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veinante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zeng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heintz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tritsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hammann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rohmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hartmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gas-Pascual" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerber" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.2-170.v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819862v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Harwood" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453438v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367312v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hartmann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Merret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cirioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pacaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hoeffler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reents" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mutterer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Feldtrauer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Waldmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>