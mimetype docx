--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -630,104 +630,373 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03789462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du développement des activités agro-pastorales depuis 5500 ans sur le territoire du Haut-Giffre Auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Dulias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Mélo, Christophe Guffond et Denis Laissus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acte du PCR “archéologie/environnement en Haute-Savoie à travers les exemples du Salève, de Glières et de Sales, pour les périodes historiques”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de Grenoble, collection "La Pierre et l'Ecrit"., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7000 ans d'histoire de la végétation et des activités agro-pastorales sur le plateau des Glières (Alpes du Nord françaises)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acte du PCR “archéologie/environnement en Haute-Savoie à travers les exemples du Salève, de Glières et de Sales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse Universitaire de Grenoble, collection "La Pierre et l'Ecrit"., In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the regional dynamics of vegetation and human activities in the North-Western Alps over the last 7 millennia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -755,73 +1024,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: IPA-IAL - 3rd Paleolimnology and Limnogeology International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Aix-Les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Landscape Reconstruction Algorithm in the Northern French Alps: a methodological approach with modern analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -876,73 +1145,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur le Quaternaire, "Q 14 - Tous à l'Ouest ! Le Quaternaire dans tous ses états : terre, mer, glace"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Landscape Reconstruction Algorithm in the Northern French Alps to assess Holocene land cover changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -951,373 +1220,373 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Millennial dynamics of vegetation and agropastoral activities recorded from two sites in the Northern Alps: the Glières peat bog and the Laouchets lake</w:t>
+                <w:t xml:space="preserve">Dynamiques millénaires de la végétation et des pratiques agro-pastorales sur deux sites des Alpes du Nord : La tourbière des Glières et le lac des Laouchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952429v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques millénaires de la végétation et des pratiques agro-pastorales sur deux sites des Alpes du Nord : La tourbière des Glières et le lac des Laouchets</w:t>
+                <w:t xml:space="preserve">Millennial dynamics of vegetation and agropastoral activities recorded from two sites in the Northern Alps: the Glières peat bog and the Laouchets lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Pourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Doyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Q13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952459v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7000 years of vegetation dynamics and agro-pastoral activities on the glières plateau (french northern alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1339,88 +1608,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Giguet-Covex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th MEDPALYNOS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paestum, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1430,51 +1699,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of 3-OH FAs and brGDGTs in Lakes of the French Alps and Chile: Implications for Palaeoclimate Reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sai Ke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1496,411 +1765,245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Cosyn-Wexsteen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du développement des activités agro-pastorales depuis 5500 ans sur le territoire du Haut-Giffre Auteurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction des dynamiques spatio-temporelles de la végétation et des activités humaines en montagne : Évaluation et application des modèles REVEALS et LOVE dans les Alpes du Nord-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-04305147v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biodiversité et Ecologie. Université Savoie Mont Blanc, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024CHAMA050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05033821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological approach to elaborate a modern reference in order to evaluate the application of the Landscape Reconstruction Algorithm in the Northern French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1942,73 +2045,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Q14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rennes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast, non-destructive and low-cost dating approach of sediment cores over the last century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2030,197 +2133,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306043v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-05033821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2375,51 +2375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lemari&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1474357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.866781" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giguet-Covex" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pourrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952459v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952397v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952309v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306043v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05033821v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548377v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Ke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Lemari&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.109089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fearc.2024.1474357" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.866781" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304786v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Dulias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pourrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319607v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giguet-Covex" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952459v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952397v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Cosyn-Wexsteen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05033821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024CHAMA050" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952309v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>