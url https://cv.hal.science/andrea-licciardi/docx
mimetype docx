--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 244 (1), pp.ggaf419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggaf419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -766,352 +766,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03558400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moho depth of the British Isles: a probabilistic perspective</w:t>
+                <w:t xml:space="preserve">A Bayesian Approach for Thermal History Reconstruction in Basin Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R W England</w:t>
+                <w:t xml:space="preserve">Kerry Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Piana Agostinetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kerry Gallagher</w:t>
+                <w:t xml:space="preserve">S. A. Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (7), pp.e2020JB019384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02506722v1</w:t>
+                <w:t xml:space="preserve">insu-02926818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Approach for Thermal History Reconstruction in Basin Modeling</w:t>
+                <w:t xml:space="preserve">Estimating uncertainties on net erosion from well‐log porosity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. A. Clark</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB019384⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02926818v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02476846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating uncertainties on net erosion from well‐log porosity data</w:t>
+                <w:t xml:space="preserve">Moho depth of the British Isles: a probabilistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R W England</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Piana Agostinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Gallagher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Clark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32 (1), pp.51-67. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 221 (2), pp.1384-1401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.12366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02476846v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02506722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1479,51 +1479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties on amount of erosion from porosity well-log data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Licciardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerry Gallagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Anthony Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1743,51 +1743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Licciardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Kele&#351;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuna Eken" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Frederiksen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licciardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rouet-Leduc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04672-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bonadio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schaeffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R W England" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Piana Agostinetti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Gallagher" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Clark" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019384" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clark" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12366" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Anthony Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Willem Hendrik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342272v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Arias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Inza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hourcade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Juhel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Licciardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921809v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Kele&#351;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuna Eken" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Frederiksen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192982v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Licciardi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Juhel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ampuero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026588" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780470v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bletery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rouet-Leduc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-022-04672-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Bonadio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arroucau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schaeffer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab169" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02926818v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Gallagher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Clark" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019384" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clark" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12366" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R W England" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Piana Agostinetti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558268v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Anthony Clark" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Willem Hendrik" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>