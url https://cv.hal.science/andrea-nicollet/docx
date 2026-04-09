--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1057,273 +1057,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface engineering with metal nanoparticles to tune ignition of Al/CuO nanothermite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Julien</w:t>
+                <w:t xml:space="preserve">AL/CUO SPUTTERED NANOTHERMITES AS NEW ENERGETIC THIN FILMS FOR TUNABLE IGNITION AND ACTUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Cure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andréa Nicollet</w:t>
+                <w:t xml:space="preserve">Florent Sevely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Vivies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629202v1</w:t>
+                <w:t xml:space="preserve">hal-02347739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AL/CUO SPUTTERED NANOTHERMITES AS NEW ENERGETIC THIN FILMS FOR TUNABLE IGNITION AND ACTUATIONS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interface engineering with metal nanoparticles to tune ignition of Al/CuO nanothermite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Cure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Vivies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Sevely</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes (JNTE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347739v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a miniature, fully integrated, multipoint initiation system: CASSIS</w:t>
               </w:r>
@@ -2242,51 +2242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Palussi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02220A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01743964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baijot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.02.044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01620567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03629202v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347739v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pouchairet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Medus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01975663v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cocq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Nicollet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Tan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000121" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Julien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.04.031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Palussi&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP02220A" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01743964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Salvagnac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baijot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.02.044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01620567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000312" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01480996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Belisario" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974288" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347739v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sevely" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Vivies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03629202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Cure" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Esteve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Pouchairet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Medus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Charlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Glavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazenq" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688056v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02137930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Granier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Calmon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Carcenac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Con&#233;d&#233;ra" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dilhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-01975663v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>