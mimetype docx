--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1842,307 +1842,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid raft localization and palmitoylation: identification of two requirements for cell death induction by the tumor suppressors UNC5H.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NF-kappaB regulates netrin-1 expression and affects the conditional tumor suppressive activity of the netrin-1 receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Paradisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maisse-Paradisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Maisse</w:t>
+                <w:t xml:space="preserve">Agnès Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-May Coissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rossin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Klein</w:t>
+                <w:t xml:space="preserve">Mauro Maccarrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2008.06.001⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135 (4), pp.1248-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2008.06.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318799v1</w:t>
+                <w:t xml:space="preserve">hal-01606730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NF-kappaB regulates netrin-1 expression and affects the conditional tumor suppressive activity of the netrin-1 receptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid raft localization and palmitoylation: identification of two requirements for cell death induction by the tumor suppressors UNC5H.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Maisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cahuzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Paradisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Bernet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauro Maccarrone</w:t>
+                <w:t xml:space="preserve">Catherine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 314 (14), pp.2544-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2008.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2008.06.080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01606730v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00318799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2297,51 +2297,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vinchent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Radkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paradisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Grandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Stephan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Rita Redavid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxanda Chira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fonseca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-023-01209-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Navaridas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bellina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06367-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pradella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Deflorian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pezzotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Di Matteo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Belloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24998-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Manceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Frydman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103319118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boussouar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-1590" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mazelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Tauszig-Delamasure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.08.040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Plissonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahlali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cottarel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002421" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Creveaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Redoulez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302654" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldschneider" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Therizols" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane BELIN" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2002456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fitamant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setha Douc-Rasy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20082299" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse-Paradisi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-May Coissieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;pinasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901767106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318799v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rossin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cahuzac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.06.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTJ5WCG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Maccarrone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.06.080" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370296v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vinchent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370197v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Brisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Radkova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Paradisi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Grandin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Stephan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04253805v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Rita Redavid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoor" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxanda Chira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fonseca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41418-023-01209-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Navaridas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bellina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06367-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357307v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pradella" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Deflorian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Pezzotta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Di Matteo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Belloni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24998-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Sun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Manceau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Frydman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cappuccio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2103319118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Boussouar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gadot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-18-1590" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Mazelin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Tauszig-Delamasure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2018.08.040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Plissonnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lahlali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Michelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leboss&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Cottarel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002421" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Creveaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gibert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Redoulez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/emmm.201302654" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841187v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Delloye-Bourgeois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goldschneider" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Therizols" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane BELIN" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.2002456" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475533v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fitamant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cappellen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setha Douc-Rasy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20082299" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604345v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse-Paradisi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-May Coissieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian L&#233;pinasse" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901767106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606730v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Maccarrone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2008.06.080" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Maisse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rossin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cahuzac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2008.06.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTJ5WCG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>