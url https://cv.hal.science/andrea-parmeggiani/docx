--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -198,7884 +198,7884 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inferring interphase chromosomal structure from multiplexed fluorescence in situ hybridization data: a unified picture from human and mouse cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Remini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midas Segers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Carlon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Chromatin Structure and Dynamics: Recent Advancements, Volume 162 (Issue 5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741167v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Septin filament assembly assist the lateral organization of membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Al-Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Ibanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sanchez-Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.451-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2025.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signature of cooperativity in the stochastic fluctuations of small systems with application to the bacterial flagellar motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-José Franco-Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.32109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-14570-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252827v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromatin structure from high resolution microscopy: scaling laws and microphase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Remini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midas Segers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 109 (2), pp.024408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.024408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177307v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical modeling of ribosomes along messenger RNA: estimating kinetic rates from ribosome profiling experiments with a ballistic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahaya Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (10), pp.e1011522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relaxation time asymmetry in stator dynamics of the bacterial flagellar motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Perez-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Franco-Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (12), pp.eabl8112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abl8112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and live imaging of mechanical instabilities in the zebrafish aorta during hematopoiesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Chalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Rochal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Kissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.9316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88667-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrophage morphological plasticity and migration is Rac signalling and MMP9 dependant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Travnickova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoill Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen-Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88961-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercoiled DNA and non-equilibrium formation of protein complexes: A quantitative model of the nucleoprotein ParBS partition complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (4), pp.e1008869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macrophage plasticity is Rac signalling and MMP9 dependant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Travnickova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoill Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Nguyen-Chi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/614388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the effect of ribosome mobility on the rate of protein synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauloudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaak Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00019-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic modelling of collective motor protein transport through a crossing of microtubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Raguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 505, pp.110370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical modeling of a sliding clamp mechanism for the spreading of ParB at short genomic distance from bacterial centromere sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (12), pp.101861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052753v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling supercoiled DNA interacting with an anchored cluster of proteins: towards a quantitative estimation of chromosomal DNA supercoiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), pp.106153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2002.00111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical instabilities of aorta drive blood stem cell production: a live study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Golushko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Travnickova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitryi Chalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (17), pp.3453-3464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-019-03372-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ATP-Driven Separation of Liquid Phase Condensates in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guilhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (2), pp.293-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2020.06.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase separation of polymer-bound particles induced by loop-mediated one dimensional effective long-range interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase P. Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low-frequency phonon dynamics and related thermal properties of axially stressed single-walled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Chalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Avramenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Rochal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (42), pp.425302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab285c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Looping and clustering model for the organization of protein-DNA complexes on the bacterial genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.035002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/aaad39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A conserved mechanism drives partition complex assembly on bacterial chromosomes and plasmids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Debaugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Labourdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.e8516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15252/msb.20188516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surfing on protein waves: proteophoresis as a mechanism for bacterial genome partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (2), pp.028101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.028101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foci of cyclin A2 interact with actin and RhoA in mitosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhalim Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariya Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaereh Mashayekhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.27215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stochastic Self-Assembly of ParB Proteins Builds the Bacterial DNA Segregation Apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Cattoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2), pp.163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cels.2015.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundamental Problems in Statistical Physics XIII Special Issue Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baiesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 418, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2014.08.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepping and crowding of molecular motors: statistical kinetics from an exclusion process perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ciandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107 (5), pp.1176-1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variable Combinations of Specific Ephrin Ligand/Eph Receptor Pairs Control Embryonic Tissue Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazanin Rohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Winklbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fagotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (9), pp.e1001955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01200629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motor proteins traffic regulation by supply-demand balance of resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ciandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaak Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauloudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.056006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/11/5/056006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling Cytoskeletal Traffic: An Interplay between Passive Diffusion and Active Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaak Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (9), pp.098102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.098102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centrosomal targeting of Syk kinase is controlled by its catalytic activity and depends on microtubules and the dynein motor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Favard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mérezègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.109-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.11-202465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00749959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of network junctions for the totally asymmetric simple exclusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Raguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.042104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport on a lattice with dynamical defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Turci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ciandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (1), pp.012705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.012705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusion processes on networks as models for cytoskeletal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaak Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.085005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/8/085005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taming Nonequilibrium Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/Physics.5.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Totally Asymmetric Simple Exclusion Process on Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaak Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (6), pp.068702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.068702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00617509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-Range Protein Coupling Mediated by Critical Low-Energy Modes of Tubular Lipid Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Rochal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (Issue 2), pp.028102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.028102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding totally asymmetric simple-exclusion-process transport on networks: Generic analysis via effective rates and explicit vertices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Embley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.041128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.041128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hex-Tasep : Dynamics of Pinned Domains for Tasep transport on a Periodic Lattice of Hexagonal Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Embley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20, pp.295213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/29/295213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00504391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressing over Tubulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (supplement 1), pp.S123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-007-0175-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Form-finding of complex tensegrity structures: application to cell cytoskeleton modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haimad Baudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Cañadas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Montcourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334, pp.662-668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Totally Asymmetric Simple Exclusion Process with Langmuir Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Franosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 70, pp.046101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.70.046101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00128193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detachment of molecular motors under tangential loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Jülicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Peliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 56 (4), pp.603-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2001-00563-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy transduction of isothermal ratchets: Generic aspects and specific examples close to and far from equilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Jülicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Ajdari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60 (2), pp.2127-2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.60.2127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin organisation footprints revealed by M-Fish data analysis from polymer physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+                <w:t xml:space="preserve">Loucif Remini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midas Segers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Carlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès Général de la Société Française de Physique - 27th General Congress of the French Physical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Physique - French Physical Society, Jun 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple reaction-diffusion model for particles segregation et positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Statistical Physics of Complex, Biological and Nonequilibrium Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Theoretical Physics Department, Feb 2024, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified Reaction-Diffusion Model Inspired by Bacterial Genome Dynamics for Active Particle Segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Engineering of Living System Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Charrier, E. Helfer, K. Sengupta, Nov 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature of (anti)cooperativity in the stochastic fluctuations of small systems: application to the bacterial flagellar motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-José Franco-Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Physics of Living Systems (IPOLS) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniel Goldman, Georgia Tech, Aug 2023, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of stator recruitment and release in the bacterial flagellar motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-José Franco-Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Perez-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Physics of Living Systems (IPOLS) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical Principles for DNA Active Segregation in Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative Structural Biology BSI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societé Française de Biochimie, Nov 2021, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase separation of polymer-bound particles induced by loop-mediated 1D effective long-range interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chase Broedersz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Physics and Low Dimensional Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martin Michael Müller, Oct 2020, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective long range interactions generated by polymer (DNA) fluctuations induce bound particle (protein) phase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chase Broedersz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APS, Mar 2019, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de phase des à protéines liées l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chase Broedersz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR ADN Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR ADN, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory of Excellence NUMEV: Digital and Hardware Solutions, Environmental and Organic Life Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Vladimir Lorman and the Physics of Unconventional Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UC-Davis at MUSE-Unversity in Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biophysics and Beyond: the Physics of Unconventional Systems - In honour of Prof. Vladimir Lorman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106125v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Lorman and the Physics of Unconventional Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laboratory of Excellence NUMEV: Digital and Hardware Solutions, Environmental and Organic Life Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysics and Beyond: the Physics of Unconventional Systems - In honour of Prof. Vladimir Lorman</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">UC-Davis at MUSE-Unversity in Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106209v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory of Excellence NUMEV: Digital and Hardware Solutions, Environmental and Organic Life Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">University of Montpellier- MUSE and University of Heidelberg Joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Physics meets Biology: some facts from L2C Laboratory in Montpellier (and not only)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Days UESTC China and MUSE - University fo Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman and the Physics of Unconventional Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Physical Virology - ICTP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of boundary conditions on instabilities and shape phase transitions in tubular lipid membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Golushko Ivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Rochal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Winter School on Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, St. Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Collective Cytoskeletal Transport and Intracellular Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaak Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum of Mathematics for Industry 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Fukuoka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-4-431-54907-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising stationary states in exclusion processes on networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaak Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Characterising stationary states in exclusion processes on networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, MMontpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Protein Coupling Mediated by Instability Modes of Tubular Lipid Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Rochal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Biological Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Diego, La Jolla, United States. P105, p 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00653999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range Protein Coupling Mediated by Critical Low-energy Modes of Tubular Lipid Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Rochal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DPG Spring Meeting 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Regensburg, Germany. DY 5.8 - Statistical Physics of Biological Systems, p.262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubular Liquid Membrane Instabilities and Protein Coupling Mediated by Critical Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Rochal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhysCell2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Primosten, Croatia. p.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin and Microtubule Study under Hydrostatic Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhysCell2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Primosten, Croatia. p.149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Equilibrium Collective Transport on Molecular Highways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRAFFIC AND GRANULAR FLOW '07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France. pp.667-677, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-77074-9_75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin and Microtubule Study under Hydrostatic Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Solid State to Biophysics IV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Cavtat, Dubrovnik, Croatia. pp.C-78</w:t>
+              <w:t xml:space="preserve">HPMB2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Synchrotron SOLEIL, Saint Aubin (Gif-sur-Yvette), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595461v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin and Microtubule Study under Hydrostatic Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPMB2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Synchrotron SOLEIL, Saint Aubin (Gif-sur-Yvette), France</w:t>
+              <w:t xml:space="preserve">From Solid State to Biophysics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Cavtat, Dubrovnik, Croatia. pp.C-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595467v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressing over Tubulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Biophysics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, London, United Kingdom. p. 279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of Tubulin and Its Polymerisation under Hydrostatic Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1oemes journees de la Matiere Condensee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Toulouse, France. p. 362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596443v1</w:t>
-              </w:r>
-[...5207 lines deleted...]
-                <w:t xml:space="preserve">hal-05332898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8106,51 +8106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative model and physical mechanisms of iRBC membrane curling during egress of malaria parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Gorkavyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Kajava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8181,103 +8181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain decay and rates disorder in the totally asymmetric simple exclusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahaya Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8299,90 +8299,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities and shape variation phase transitions in tubular lipid membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Golushko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. B. Rochal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8432,103 +8432,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Modeling of Translation with a Ballistic Model: Application to the Estimation of the Kinetic Parameters from Ribosome Sequencing Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahaya Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Physics of Living Systems (iPoLS) Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
@@ -8557,103 +8557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looping and Clustering: a statistical physics approach to protein-DNA complexes in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO | EMBL Symposium: Cellular Mechanisms Driven by Liquid Phase Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Heidelberg, Germany</w:t>
@@ -8682,103 +8682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Spatio-temporal Dynamic of Ribosome During Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journées Scientifiques du LabEx NUMEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
@@ -8807,90 +8807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8926,471 +8926,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging tissue remodeling during Endothelial to Hematopoietic Transition (EHT) in the zebrafish embryo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Nicolas</w:t>
+                <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Kirchmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBL Conference Hematopoietic Stem Cells: From the Embryo to the Aging Organism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany. 2016</w:t>
+              <w:t xml:space="preserve">Défi Inphyniti Workshop (CNRS, MI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795010v1</w:t>
+                <w:t xml:space="preserve">hal-01950249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Inphyniti Workshop (CNRS, MI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème Journées Scientifiques du LabEx NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950249v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Imaging tissue remodeling during Endothelial to Hematopoietic Transition (EHT) in the zebrafish embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Kirchmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Scientifiques du LabEx NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBL Conference Hematopoietic Stem Cells: From the Embryo to the Aging Organism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950151v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3d Architecture of a Bacterial DNA Segregation Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9432,90 +9432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of a Bacterial DNA Segregation Apparatus : Experiments and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9583,607 +9583,607 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling DNA segregation and positioning in the bacterial genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Physico-mathematical modelling of intracellular molecular transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.25</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106248v1</w:t>
+                <w:t xml:space="preserve">hal-02106252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-mathematical modelling of intracellular molecular transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">NUMEV: Digital and Hardware Solutions and Modelling for the Environment and Life Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.26</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106252v1</w:t>
+                <w:t xml:space="preserve">hal-02106254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMEV: Digital and Hardware Solutions and Modelling for the Environment and Life Sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modelling DNA segregation and positioning in the bacterial genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Torres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02106254v1</w:t>
+                <w:t xml:space="preserve">hal-02106248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la ségrégation et du positionnementdu génome bactérien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">NUMEV : Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.25</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106222v1</w:t>
+                <w:t xml:space="preserve">hal-02106236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMEV : Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation physico-mathématique du transport moléculaire intracellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.71</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106236v1</w:t>
+                <w:t xml:space="preserve">hal-02106225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physico-mathématique du transport moléculaire intracellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la ségrégation et du positionnementdu génome bactérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.26</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106225v1</w:t>
+                <w:t xml:space="preserve">hal-02106222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10527,51 +10527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F55DF7"/>
+    <w:nsid w:val="B85D2862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10758,51 +10758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-parmeggiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3025-4266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03490171X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/41956677" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031184632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322104v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Remini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Segers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878189v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878180v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890444v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dorignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04901816v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez-Carrasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Geniet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878224v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894725v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106132v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golushko Ivan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Rochal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaak Neri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kern" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54907-9_1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Rochal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596412v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parmeggiani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77074-9_75" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XCP3X1M5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estephan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596443v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741167v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252827v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geniet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14570-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Alaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Al-Akiki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ibanes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Fuentes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2025.01.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177307v3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024408" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351194v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl8112" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Chalin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bureau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88667-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323838v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen-Chi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88961-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438826v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lepage" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008869" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106150v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Nguyen-Chi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/614388" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauloudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00019-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996796v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Golushko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitryi Chalin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03372-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033377" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Raguin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110370" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03052753v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101861" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04851307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.00111" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106171v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Avramenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab285c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561696v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaad39" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028101" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345990v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Loukil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Izard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Georgieva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaereh Mashayekhan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27215" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2015.07.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baiesi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.08.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061351v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Romano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.07.012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200629v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Rohani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Winklbauer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fagotto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001955" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/5/056006" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904086v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/8/085005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00749959v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sahuquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;rez&#232;gue" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-202465" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531052v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042104" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805162v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.098102" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816492v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.012705" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816496v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.5.118" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617509v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.068702" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.028102" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504393v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Embley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041128" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/29/295213" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596456v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0175-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DHQ6Q0G5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128193v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Franosch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.046101" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332929v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#252;licher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peliti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Prost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00563-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332898v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#252;licher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.2127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gorkavyi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Geniet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Rochal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691814v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939915v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795010v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nicolas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kirchmaier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950249v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950151v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950016v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948428v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106248v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106252v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106254v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-parmeggiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3025-4266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03490171X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/41956677" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031184632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741167v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Remini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Segers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Alaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Al-Akiki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ibanes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Fuentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2025.01.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252827v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dorignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geniet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14570-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177307v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez-Carrasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Geniet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl8112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Chalin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Rochal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88667-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen-Chi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88961-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lepage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008869" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Nguyen-Chi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/614388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauloudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaak Neri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00019-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Raguin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110370" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03052753v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101861" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04851307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.00111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Golushko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitryi Chalin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03372-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033377" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Avramenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab285c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaad39" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Loukil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Izard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Georgieva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaereh Mashayekhan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2015.07.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baiesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.08.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Romano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.07.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Rohani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Winklbauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fagotto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001955" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/5/056006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.098102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00749959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sahuquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;rez&#232;gue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-202465" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.012705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/8/085005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.5.118" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.068702" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Rochal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parmeggiani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.028102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Embley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504391v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/29/295213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estephan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0175-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DHQ6Q0G5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Franosch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.046101" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#252;licher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peliti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Prost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00563-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#252;licher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.2127" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322104v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890444v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04901816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golushko Ivan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54907-9_1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596406v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816494v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77074-9_75" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XCP3X1M5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596447v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596443v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gorkavyi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Geniet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Rochal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691814v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939915v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950249v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950151v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kirchmaier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950016v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948428v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106252v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106248v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106225v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>