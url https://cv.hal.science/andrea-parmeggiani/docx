--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">41956677</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=dHA2JQUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000031184632</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -198,8217 +219,8229 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromatin organisation footprints revealed by M-Fish data analysis from polymer physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loucif Remini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midas Segers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Carlon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème Congrès Général de la Société Française de Physique - 27th General Congress of the French Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Physique - French Physical Society, Jun 2025, Troyes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple reaction-diffusion model for particles segregation et positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Statistical Physics of Complex, Biological and Nonequilibrium Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Theoretical Physics Department, Feb 2024, Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simplified Reaction-Diffusion Model Inspired by Bacterial Genome Dynamics for Active Particle Segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics and Engineering of Living System Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Charrier, E. Helfer, K. Sengupta, Nov 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signature of (anti)cooperativity in the stochastic fluctuations of small systems: application to the bacterial flagellar motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Franco-Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Physics of Living Systems (IPOLS) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Goldman, Georgia Tech, Aug 2023, Atlanta, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetics of stator recruitment and release in the bacterial flagellar motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-José Franco-Oñate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Perez-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Physics of Living Systems (IPOLS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, May 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biophysical Principles for DNA Active Segregation in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integrative Structural Biology BSI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societé Française de Biochimie, Nov 2021, Paris Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phase separation of polymer-bound particles induced by loop-mediated 1D effective long-range interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statistical Physics and Low Dimensional Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martin Michael Müller, Oct 2020, Pont-à-Mousson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective long range interactions generated by polymer (DNA) fluctuations induce bound particle (protein) phase separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APS March Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APS, Mar 2019, Boston (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparation de phase des à protéines liées l’ADN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GDR ADN Annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ADN, Mar 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman and the Physics of Unconventional Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysics and Beyond: the Physics of Unconventional Systems - In honour of Prof. Vladimir Lorman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory of Excellence NUMEV: Digital and Hardware Solutions, Environmental and Organic Life Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UC-Davis at MUSE-Unversity in Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory of Excellence NUMEV: Digital and Hardware Solutions, Environmental and Organic Life Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of Montpellier- MUSE and University of Heidelberg Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When Physics meets Biology: some facts from L2C Laboratory in Montpellier (and not only)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Days UESTC China and MUSE - University fo Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman and the Physics of Unconventional Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Physical Virology - ICTP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Trieste, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of boundary conditions on instabilities and shape phase transitions in tubular lipid membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Golushko Ivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Rochal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49th Winter School on Condensed Matter Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, St. Petersbourg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling Collective Cytoskeletal Transport and Intracellular Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaak Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum of Mathematics for Industry 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Fukuoka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-4-431-54907-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterising stationary states in exclusion processes on networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaak Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Characterising stationary states in exclusion processes on networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, MMontpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resonant Protein Coupling Mediated by Instability Modes of Tubular Lipid Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Rochal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Conference on Biological Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Diego, La Jolla, United States. P105, p 77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-range Protein Coupling Mediated by Critical Low-energy Modes of Tubular Lipid Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Rochal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DPG Spring Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Regensburg, Germany. DY 5.8 - Statistical Physics of Biological Systems, p.262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tubular Liquid Membrane Instabilities and Protein Coupling Mediated by Critical Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.B. Rochal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhysCell2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Primosten, Croatia. p.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tubulin and Microtubule Study under Hydrostatic Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhysCell2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Primosten, Croatia. p.149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Equilibrium Collective Transport on Molecular Highways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRAFFIC AND GRANULAR FLOW '07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France. pp.667-677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77074-9_75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tubulin and Microtubule Study under Hydrostatic Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">From Solid State to Biophysics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Cavtat, Dubrovnik, Croatia. pp.C-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tubulin and Microtubule Study under Hydrostatic Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HPMB2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Synchrotron SOLEIL, Saint Aubin (Gif-sur-Yvette), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pressing over Tubulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, London, United Kingdom. p. 279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studies of Tubulin and Its Polymerisation under Hydrostatic Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Estephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1oemes journees de la Matiere Condensee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Toulouse, France. p. 362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring interphase chromosomal structure from multiplexed fluorescence in situ hybridization data: a unified picture from human and mouse cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loucif Remini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midas Segers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midas Segers</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Carlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Chromatin Structure and Dynamics: Recent Advancements, Volume 162 (Issue 5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741167v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Septin filament assembly assist the lateral organization of membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Al-Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Ibanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lyonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sanchez-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (3), pp.451-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.str.2025.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature of cooperativity in the stochastic fluctuations of small systems with application to the bacterial flagellar motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María-José Franco-Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, pp.32109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-14570-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatin structure from high resolution microscopy: scaling laws and microphase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loucif Remini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Midas Segers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (2), pp.024408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.109.024408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177307v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of ribosomes along messenger RNA: estimating kinetic rates from ribosome profiling experiments with a ballistic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahaya Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (10), pp.e1011522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation time asymmetry in stator dynamics of the bacterial flagellar motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Perez-Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-José Franco-Oñate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (12), pp.eabl8112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.abl8112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and live imaging of mechanical instabilities in the zebrafish aorta during hematopoiesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Chalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Rochal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Kissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.9316. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-88667-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage morphological plasticity and migration is Rac signalling and MMP9 dependant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Macrophage plasticity is Rac signalling and MMP9 dependant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Travnickova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Nhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoill Abdellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farida Djouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mai Nguyen-Chi</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maï Nguyen-Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.10123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-88961-7⟩</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/614388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323838v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercoiled DNA and non-equilibrium formation of protein complexes: A quantitative model of the nucleoprotein ParBS partition complex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+                <w:t xml:space="preserve">Macrophage morphological plasticity and migration is Rac signalling and MMP9 dependant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Travnickova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoill Abdellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Djouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Nguyen-Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008869⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.10123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-88961-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03438826v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage plasticity is Rac signalling and MMP9 dependant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maï Nguyen-Chi</w:t>
+                <w:t xml:space="preserve">Supercoiled DNA and non-equilibrium formation of protein complexes: A quantitative model of the nucleoprotein ParBS partition complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/614388⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (4), pp.e1008869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106150v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03438826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the effect of ribosome mobility on the rate of protein synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauloudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaak Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 44, pp.19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epje/s10189-021-00019-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic modelling of collective motor protein transport through a crossing of microtubules</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical instabilities of aorta drive blood stem cell production: a live study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Golushko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Travnickova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitryi Chalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110370⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (17), pp.3453-3464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-019-03372-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957556v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of a sliding clamp mechanism for the spreading of ParB at short genomic distance from bacterial centromere sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">ATP-Driven Separation of Liquid Phase Condensates in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Guilhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101861⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79 (2), pp.293-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2020.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03052753v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling supercoiled DNA interacting with an anchored cluster of proteins: towards a quantitative estimation of chromosomal DNA supercoiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase separation of polymer-bound particles induced by loop-mediated one dimensional effective long-range interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chase P. Broedersz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2002.00111⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04851307v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical instabilities of aorta drive blood stem cell production: a live study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic modelling of collective motor protein transport through a crossing of microtubules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Raguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-019-03372-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 505, pp.110370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2020.110370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996796v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP-Driven Separation of Liquid Phase Condensates in Bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Guilhas</w:t>
+                <w:t xml:space="preserve">Physical modeling of a sliding clamp mechanism for the spreading of ParB at short genomic distance from bacterial centromere sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2020.06.034⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (12), pp.101861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.101861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391672v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03052753v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation of polymer-bound particles induced by loop-mediated one dimensional effective long-range interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modeling supercoiled DNA interacting with an anchored cluster of proteins: towards a quantitative estimation of chromosomal DNA supercoiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Geniet</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033377⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), pp.106153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2002.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950974v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04851307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency phonon dynamics and related thermal properties of axially stressed single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitrii Chalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Avramenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Rochal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (42), pp.425302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-648X/ab285c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looping and clustering model for the organization of protein-DNA complexes on the bacterial genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, pp.035002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1367-2630/aaad39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved mechanism drives partition complex assembly on bacterial chromosomes and plasmids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Debaugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Labourdette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (11), pp.e8516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/msb.20188516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfing on protein waves: proteophoresis as a mechanism for bacterial genome partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (2), pp.028101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.028101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foci of cyclin A2 interact with actin and RhoA in mitosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariya Georgieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaereh Mashayekhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.27215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep27215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Self-Assembly of ParB Proteins Builds the Bacterial DNA Segregation Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (2), pp.163-173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cels.2015.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental Problems in Statistical Physics XIII Special Issue Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baiesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 418, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physa.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepping and crowding of molecular motors: statistical kinetics from an exclusion process perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ciandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carmen Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 107 (5), pp.1176-1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable Combinations of Specific Ephrin Ligand/Eph Receptor Pairs Control Embryonic Tissue Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazanin Rohani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Winklbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fagotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (9), pp.e1001955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor proteins traffic regulation by supply-demand balance of resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Ciandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaak Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dauloudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (5), pp.056006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1478-3975/11/5/056006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Cytoskeletal Traffic: An Interplay between Passive Diffusion and Active Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Exclusion processes on networks as models for cytoskeletal transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaak Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.098102⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.085005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/8/085005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805162v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrosomal targeting of Syk kinase is controlled by its catalytic activity and depends on microtubules and the dynein motor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Favard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mérezègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.109-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.11-202465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00749959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of network junctions for the totally asymmetric simple exclusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Raguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Education Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88 (4), pp.042104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport on a lattice with dynamical defects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling Cytoskeletal Traffic: An Interplay between Passive Diffusion and Active Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaak Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Ciandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.012705⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (9), pp.098102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.098102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816492v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion processes on networks as models for cytoskeletal transport</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Transport on a lattice with dynamical defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Turci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carmen Romano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ciandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/8/085005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (1), pp.012705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.012705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904086v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taming Nonequilibrium Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/Physics.5.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totally Asymmetric Simple Exclusion Process on Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaak Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (6), pp.068702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.068702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00617509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Range Protein Coupling Mediated by Critical Low-Energy Modes of Tubular Lipid Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Rochal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 105 (Issue 2), pp.028102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.028102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00590709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding totally asymmetric simple-exclusion-process transport on networks: Generic analysis via effective rates and explicit vertices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Embley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.041128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.041128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hex-Tasep : Dynamics of Pinned Domains for Tasep transport on a Periodic Lattice of Hexagonal Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Embley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20, pp.295213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0953-8984/20/29/295213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00504391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressing over Tubulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Estephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (supplement 1), pp.S123. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00249-007-0175-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Form-finding of complex tensegrity structures: application to cell cytoskeleton modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haimad Baudriller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Montcourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 334, pp.662-668. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2006.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Totally Asymmetric Simple Exclusion Process with Langmuir Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Franosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70, pp.046101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.70.046101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00128193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detachment of molecular motors under tangential loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Jülicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Peliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 56 (4), pp.603-609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1209/epl/i2001-00563-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transduction of isothermal ratchets: Generic aspects and specific examples close to and far from equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Jülicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Ajdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 60 (2), pp.2127-2140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.60.2127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332898v1</w:t>
-              </w:r>
-[...2644 lines deleted...]
-                <w:t xml:space="preserve">hal-00596443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative model and physical mechanisms of iRBC membrane curling during egress of malaria parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nick Gorkavyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Kajava</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain decay and rates disorder in the totally asymmetric simple exclusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahaya Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities and shape variation phase transitions in tubular lipid membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Golushko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. B. Rochal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8418,1154 +8451,1154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Modeling of Translation with a Ballistic Model: Application to the Estimation of the Kinetic Parameters from Ribosome Sequencing Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahaya Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Physics of Living Systems (iPoLS) Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looping and Clustering: a statistical physics approach to protein-DNA complexes in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils-Ole Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO | EMBL Symposium: Cellular Mechanisms Driven by Liquid Phase Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Spatio-temporal Dynamic of Ribosome During Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journées Scientifiques du LabEx NUMEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journées Scientifiques du LabEx NUMEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Imaging tissue remodeling during Endothelial to Hematopoietic Transition (EHT) in the zebrafish embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nausicaa Poullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Kirchmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défi Inphyniti Workshop (CNRS, MI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EMBL Conference Hematopoietic Stem Cells: From the Embryo to the Aging Organism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950249v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journées Scientifiques du LabEx NUMEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Défi Inphyniti Workshop (CNRS, MI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950151v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging tissue remodeling during Endothelial to Hematopoietic Transition (EHT) in the zebrafish embryo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Physical modeling of active bacterial DNA segregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Kirchmaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBL Conference Hematopoietic Stem Cells: From the Embryo to the Aging Organism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Heidelberg, Germany. 2016</w:t>
+              <w:t xml:space="preserve">5ème Journées Scientifiques du LabEx NUMEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795010v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3d Architecture of a Bacterial DNA Segregation Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée Scientifique du LabEx NUMEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture of a Bacterial DNA Segregation Apparatus : Experiments and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Nollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journée Scientifique du LabEx NUMEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9575,891 +9608,891 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-mathematical modelling of intracellular molecular transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modelling DNA segregation and positioning in the bacterial genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Dorignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Geniet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.26</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106252v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMEV: Digital and Hardware Solutions and Modelling for the Environment and Life Sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Physico-mathematical modelling of intracellular molecular transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.71</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106254v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling DNA segregation and positioning in the bacterial genome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">NUMEV: Digital and Hardware Solutions and Modelling for the Environment and Life Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2019, pp.25</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106248v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMEV : Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la ségrégation et du positionnementdu génome bactérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.71</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Palmeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106236v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physico-mathématique du transport moléculaire intracellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">NUMEV : Solutions Numériques, Matérielles et Modélisation pour l’Environnement et le Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.26</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106225v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la ségrégation et du positionnementdu génome bactérien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation physico-mathématique du transport moléculaire intracellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Dorignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Geniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Palmeri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2018, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106222v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Final Report of the ModSysC2020 Working Group - Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00749078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data, Models and Theories for Complex Systems: new challenges and opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] LIRMM. 2012, pp.1-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId256"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10527,51 +10560,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B85D2862"/>
+    <w:nsid w:val="E3DCDFF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10758,51 +10791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-parmeggiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3025-4266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03490171X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/41956677" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031184632" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741167v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Remini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Segers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Alaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Al-Akiki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ibanes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Fuentes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2025.01.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252827v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dorignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geniet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14570-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177307v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024408" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez-Carrasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Geniet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl8112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Chalin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bureau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Rochal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88667-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323838v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen-Chi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88961-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438826v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lepage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008869" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Nguyen-Chi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/614388" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989969v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauloudet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaak Neri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00019-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Raguin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kern" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110370" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03052753v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101861" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04851307v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.00111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Golushko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitryi Chalin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03372-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033377" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106171v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Avramenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab285c" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaad39" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493262v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345990v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Loukil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Izard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Georgieva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaereh Mashayekhan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27215" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191677v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2015.07.013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baiesi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.08.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061351v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Romano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.07.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Rohani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Winklbauer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fagotto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001955" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063014v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/5/056006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805162v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.098102" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00749959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sahuquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;rez&#232;gue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-202465" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816492v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.012705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904086v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/8/085005" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816496v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.5.118" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.068702" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Rochal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parmeggiani" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.028102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Embley" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504391v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/29/295213" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estephan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0175-x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DHQ6Q0G5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Franosch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.046101" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332929v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#252;licher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peliti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Prost" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00563-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332898v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#252;licher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.2127" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322104v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878180v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890444v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04901816v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878224v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890693v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106209v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106129v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106132v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golushko Ivan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54907-9_1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596412v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596393v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596406v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816494v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77074-9_75" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XCP3X1M5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595461v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596447v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596443v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783895v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gorkavyi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Geniet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935603v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Rochal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691814v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939915v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950298v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950263v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorman" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950249v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950151v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kirchmaier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950016v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948428v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106252v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106248v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106225v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-parmeggiani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3025-4266" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/03490171X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/41956677" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=dHA2JQUAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000031184632" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Remini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Midas Segers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Carlon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878180v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890444v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Palmeri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils-Ole Walliser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dorignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04901816v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez-Carrasco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Walter" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dorignac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Geniet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04890693v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel David" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase Broedersz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894725v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04894746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106209v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940219v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Golushko Ivan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Rochal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lorman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935611v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaak Neri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54907-9_1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Rochal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parmeggiani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596393v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596406v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77074-9_75" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XCP3X1M5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595461v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Estephan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lange" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596447v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596443v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741167v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Alaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Al-Akiki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Ibanes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lyonnais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanchez-Fuentes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2025.01.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252827v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jos&#233; Franco-O&#241;ate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geniet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-14570-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177307v3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.109.024408" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chevalier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahaya Ibrahim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre David" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011522" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abl8112" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Chalin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bureau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kissa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88667-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Travnickova" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nhim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoill Abdellaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Djouad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239; Nguyen-Chi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/614388" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323838v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Nguyen-Chi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88961-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438826v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lepage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008869" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauloudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-021-00019-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996796v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Poullet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Golushko" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitryi Chalin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03372-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guilhas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rech" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2020.06.034" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chase P. Broedersz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033377" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Raguin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110370" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03052753v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.101861" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04851307v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2002.00111" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Avramenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab285c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561696v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/aaad39" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926457v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Debaugny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Sanchez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rech" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Labourdette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.20188516" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bouet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.028101" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345990v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Loukil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Izard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Georgieva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaereh Mashayekhan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Blanchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27215" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191677v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cattoni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cels.2015.07.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200630v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baiesi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2014.08.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M6M57QD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061351v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Romano" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2014.07.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanin Rohani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Winklbauer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fagotto" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001955" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/5/056006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904086v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/8/085005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00749959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fargier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Favard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sahuquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;rez&#232;gue" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.11-202465" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531052v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042104" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.098102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816492v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Turci" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.012705" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816496v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/Physics.5.118" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617509v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.068702" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.028102" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504393v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Embley" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041128" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504391v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/29/295213" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0175-x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DHQ6Q0G5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559870v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimad Baudriller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montcourrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.08.004" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WPC4Z14-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128193v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Franosch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frey" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.046101" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332929v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J&#252;licher" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peliti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Prost" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2001-00563-6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332898v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank J&#252;licher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.60.2127" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Gorkavyi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Kajava" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04878246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Geniet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935603v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Rochal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939915v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950298v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950263v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lorman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nicolas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Kirchmaier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950249v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950151v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Nollmann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106248v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106252v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106254v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106222v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106225v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00749078v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Arnaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268566v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>