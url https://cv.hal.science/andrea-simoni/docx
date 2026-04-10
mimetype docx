--- v0 (2026-03-09)
+++ v1 (2026-04-10)
@@ -1618,235 +1618,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landau quantization effects in ultracold atom-ion collisions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multichannel quantum-defect theory for ultracold atom-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Idziaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Calarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul S. Julienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/23/235201⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.083005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/8/083005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685148v1</w:t>
+                <w:t xml:space="preserve">hal-00697501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel quantum-defect theory for ultracold atom-ion collisions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Landau quantization effects in ultracold atom-ion collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul S. Julienne</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13, pp.083005. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.5201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/8/083005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/23/235201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697501v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feshbach resonances in ultracold atom-molecule collisions</w:t>
               </w:r>
@@ -2070,77 +2070,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum theory of ultracold atom-ion collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Idziaszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Calarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul S. Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2792,322 +2792,322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bound state problem for two particles in separable and non-separable optical lattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davit Aghamalyan</w:t>
+                <w:t xml:space="preserve">Effect of the band structure in a rigorous two-body model with long-range interactions in 1D optical lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kristensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual International Laser Physics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Yerevan, Armenia</w:t>
+              <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365984v1</w:t>
+                <w:t xml:space="preserve">hal-01326812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultracold two-body dynamics in optical lattices with topological singularities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A spectral approach for the evaluation of the lifetime matrix and of effective-range parameters : application to ultra-narrow Na-Na and broad Na-K resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
+              <w:t xml:space="preserve">25th annual International Laser Physics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Yerevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365997v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral approach for the evaluation of the lifetime matrix and of effective-range parameters : application to ultra-narrow Na-Na and broad Na-K resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bound state problem for two particles in separable and non-separable optical lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Aghamalyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th annual International Laser Physics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Yerevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365964v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the band structure in a rigorous two-body model with long-range interactions in 1D optical lattices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Kristensen</w:t>
+                <w:t xml:space="preserve">Ultracold two-body dynamics in optical lattices with topological singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davit Aghamalyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3122,51 +3122,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326812v1</w:t>
+                <w:t xml:space="preserve">hal-02365997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche spectrale pour la détermination de déphasages, de temps de vie de collision et de spectres d'états liés</w:t>
               </w:r>
@@ -5297,51 +5297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C204B2F4"/>
+    <w:nsid w:val="93FB7D55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5528,51 +5528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-simoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167053663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1410-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciamei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenkwalder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inguscio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.093402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464488v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac3442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03169510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Battiston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mondello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.649694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.012704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaudric Boiss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.022701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01996697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burchianti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Errico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modugno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063616" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.042701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.032703" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srihari Srinivasan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jachymski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Idziaszek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/1/013020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjukta Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Landini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Trenkwalder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Semeghini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Spagnolli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.053202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.033421" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/23/235201" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Idziaszek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Calarco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Julienne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/8/083005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032701" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thalhammer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barontini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Catani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabatti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.79.010702" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara d'Errico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zaccanti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fattori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Inguscio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/7/223" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaccanti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Modugno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.010403" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0604027X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365984v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Aghamalyan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365997v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365964v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057329v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lepoutre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-simoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167053663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1410-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciamei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenkwalder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inguscio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.093402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464488v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac3442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03169510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Battiston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mondello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.649694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.012704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaudric Boiss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.022701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01996697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burchianti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Errico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modugno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063616" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.042701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.032703" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srihari Srinivasan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jachymski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Idziaszek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/1/013020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjukta Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Landini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Trenkwalder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Semeghini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Spagnolli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.053202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.033421" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Idziaszek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Calarco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Julienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/8/083005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/23/235201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032701" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thalhammer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barontini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Catani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabatti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.79.010702" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara d'Errico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zaccanti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fattori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Inguscio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/7/223" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaccanti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Modugno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.010403" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0604027X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Aghamalyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057329v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lepoutre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>