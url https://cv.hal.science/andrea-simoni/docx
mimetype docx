--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -2792,204 +2792,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01559260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the band structure in a rigorous two-body model with long-range interactions in 1D optical lattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A spectral approach for the evaluation of the lifetime matrix and of effective-range parameters : application to ultra-narrow Na-Na and broad Na-K resonances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
+              <w:t xml:space="preserve">25th annual International Laser Physics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Yerevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01326812v1</w:t>
+                <w:t xml:space="preserve">hal-02365964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral approach for the evaluation of the lifetime matrix and of effective-range parameters : application to ultra-narrow Na-Na and broad Na-K resonances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the band structure in a rigorous two-body model with long-range interactions in 1D optical lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Kristensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Viel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual International Laser Physics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Yerevan, Armenia</w:t>
+              <w:t xml:space="preserve">47th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365964v1</w:t>
+                <w:t xml:space="preserve">hal-01326812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound state problem for two particles in separable and non-separable optical lattices</w:t>
               </w:r>
@@ -3215,217 +3215,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral approach for ultracold scattering and bound state calculations in infinite periodic lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Simoni</w:t>
+                <w:t xml:space="preserve">Étude théorique de collisions ultra-froides dans un réseau optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Simoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Launay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23nd International Laser Physics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">Colloque PAMO-JSM de la SFP Physique Atomique, Moléculaire et Optique" et "Journées de Spectroscopie Moléculaire".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057297v1</w:t>
+                <w:t xml:space="preserve">hal-01057329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude théorique de collisions ultra-froides dans un réseau optique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spectral approach for ultracold scattering and bound state calculations in infinite periodic lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PAMO-JSM de la SFP Physique Atomique, Moléculaire et Optique" et "Journées de Spectroscopie Moléculaire".</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Reims, France</w:t>
+              <w:t xml:space="preserve">23nd International Laser Physics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057329v1</w:t>
+                <w:t xml:space="preserve">hal-01057297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collisions ultrafroides entre molécules polaires dans un réseau optique</w:t>
               </w:r>
@@ -5297,51 +5297,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="93FB7D55"/>
+    <w:nsid w:val="21075A14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5528,51 +5528,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-simoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167053663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1410-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciamei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenkwalder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inguscio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.093402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464488v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac3442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03169510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Battiston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mondello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.649694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.012704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaudric Boiss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.022701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01996697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burchianti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Errico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modugno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063616" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.042701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.032703" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srihari Srinivasan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jachymski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Idziaszek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/1/013020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjukta Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Landini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Trenkwalder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Semeghini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Spagnolli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.053202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.033421" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Idziaszek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Calarco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Julienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/8/083005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/23/235201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032701" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thalhammer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barontini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Catani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabatti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.79.010702" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara d'Errico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zaccanti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fattori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Inguscio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/7/223" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaccanti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Modugno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.010403" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0604027X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365964v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Aghamalyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057329v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lepoutre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andrea-simoni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167053663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-1410-2011" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciamei" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trenkwalder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Inguscio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.093402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464488v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Simoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ac3442" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03169510v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Battiston" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mondello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.649694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vexiau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Launay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.100.012704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02050890v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fouch&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaudric Boiss&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepoutre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.022701" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01996697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burchianti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Errico" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Modugno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063616" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Viel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4987026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.042701" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.032703" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srihari Srinivasan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jachymski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Idziaszek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/1/013020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjukta Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Landini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Trenkwalder" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Semeghini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Spagnolli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.053202" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Landini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Roy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.033421" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Idziaszek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Calarco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul S. Julienne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/8/083005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685148v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/23/235201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01082930v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sold&#225;n" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.032701" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thalhammer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barontini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Catani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rabatti" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Weber" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/11/5/055044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVA.79.010702" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara d'Errico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Zaccanti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fattori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Roati" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Inguscio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/7/223" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaccanti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Modugno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.010403" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X0604027X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290916v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Kristensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326812v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365984v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Aghamalyan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365997v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365945v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057329v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057297v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976334v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975810v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975570v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975850v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675212v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908713v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305556v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975437v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848540v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Fouche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Lepoutre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>