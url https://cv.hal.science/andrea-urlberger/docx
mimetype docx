--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -97,1950 +97,2045 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Images in Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fétro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Pierluisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photomontage et représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anat Falbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">18, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence de nouveaux modèles et matrices au Bauhaus : une réponse à une société en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design, Arts, Médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Les matrices disciplinaires du design, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'IA rencontre l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Addé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Goulette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFIA - Bulletin de l'Association Française pour l'Intelligence Artificielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, IA &amp; Création artistique, 125, pp.14-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Formation en architecture à l’École des beaux-arts de Düsseldorf, en Allemagne.Entretien avec Cornelia Escher, 7 mars 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, La Pédagogie de l'architecture, de la ville et du paysage : nouvelles donnes au XXIe siècle, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto D’Arienzo, Intégrer le changement. Le Pari(s) durable des Jeux olympiques, Paris, Eterotopia, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12llf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image et son espace - Le Bildraum de Walter Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Théorie critique et pensée critique au prime de l'architecture, 21, pp.41-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vernetzte Räume, Plädoyer für den spatial turn in der Architecktur de Christine Hilger (Traduction du chapitre 5 de l'ouvrage)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bauhausparty - Danser en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Hilger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, https://journals.openedition.org/craup/10617</w:t>
+              <w:t xml:space="preserve">In Vivo Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Crises(s), Numéro Pilote</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323728v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bauhausparty - Danser en temps de crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Vernetzte Räume, Plädoyer für den spatial turn in der Architecktur de Christine Hilger (Traduction du chapitre 5 de l'ouvrage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hilger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Vivo Arts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Crises(s), Numéro Pilote</w:t>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://journals.openedition.org/craup/10617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329069v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Art en espace public : pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Art et anthropologie, 9, pp.131-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomontage et représentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+                <w:t xml:space="preserve">L’enseignement des arts du Bauhaus au Black Mountain College</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fétro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Architecture et transmission des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATE/ENSA Normandie, pp.55-63, 2022, 978-2-9575467-1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des enseignements bauhaus au sein des Unités pédagogiques d'architecture ? Les enseignants latino-américains et la circulation de pédagogies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'enseignement en temps de crise : les leçons du Bauhaus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-9553328-8-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paysages technologiques, théories et pratiques autour du GPS, douze années après &amp;quot;, dans Bernard Guelton (éd.) Médias situés et mobilités partagées, Paris, Hermann, 2020, pp. 27-44.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bernard Guelton (éd.) Médias situés et mobilités partagées, Paris, Hermann, 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transparence à l'opacité des images urbaines contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Urlberger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Recherche, Architecture, Pratiques plurielles de la recherche, n° 138, automne-hiver 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04354043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’enseignement de l’art : un sujet à controverse. Comment les disputes des arts ont-elles construit la modernité ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Fétro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-04478743v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transmission des arts auprès de l'architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d’Architecture de Normandie, Rouen/Darnétal, May 2017, Rouen (École Nationale Supérieure d’Architecture de Normandie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner en temps de crise, les leçons du Bauhaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Abram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle Lussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, 9782955332887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03965017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1972 - Arts, territoires et terrorisme, Genève, Métispresse, préface Antoine Picon, 2018.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métispresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vues d'ensembles essais, Elena Cogato Lanza, 978-2-940563-39-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04354140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les aéroports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thierstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Boissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métispresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Elena Cogato Lanza, 978-2-940406-49-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04354242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours artistiques et virtualités urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">l'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Histoire et Idées des Arts, 2-7475-4961-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04354348v1</w:t>
-              </w:r>
-[...446 lines deleted...]
-                <w:t xml:space="preserve">hal-04011627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroports_Airspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Krau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AGE-2008-EST, Laboratoire de recherche en architecture (LRA); Ecole Nationale Supérieure d'Architecture de Toulouse; Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage technologique. Théories et pratiques autour du Global Positionning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Agez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] AAP-2004-URL, Ministère de la culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP); Institut national d’histoire de l’art (INHA); Université Paris 8 / Laboratoire Esthétique de l’interactivité. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2187,51 +2282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450305v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009931v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Add&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goulette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13356" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990725v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12llf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318417v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323728v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hilger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478743v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Falbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Huyghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Benton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chatelier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle Lussac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/home" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tin&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354348v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harmattan.fr/groupeharmattan/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03708311v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;tro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981808v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Krau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794398v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Terrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Agez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587636v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie F&#233;tro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pierluisi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478743v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anat Falbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Add&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goulette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13356" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990725v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12llf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hilger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866094v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03708311v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Chatelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343916v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03965017v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Huyghe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Benton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abram" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle Lussac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/home" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thierstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Boissier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tin&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bader" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04354348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.harmattan.fr/groupeharmattan/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Krau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Terrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Agez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>