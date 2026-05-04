--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -420,6888 +420,6888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04194146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accueillir, encadrer et provoquer le miracle en Terre sainte au XIIe siècle : l'église hospitalière d'Emmaüs (Abu Gosh) et sa crypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Meyer-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Nouzeran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.23-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude archéologique et monumentale de l’église abbatiale de Lagrasse (Aude) : nouvelles chronologie et datation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pousthomis-Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40, pp.119-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic sourcing of granite shafts from Gallia Narbonensis and comparison with other western Mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ambrosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touatia Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.103372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585735v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude monumentale de l’église abbatiale de Lagrasse aux époques gothiques et modernes : nouvelles chronologie et datation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pousthomis-Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.119-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'ouvrage : FRANZÉ Barbara, LE LUEL Nathalie (dir.). Le transept et ses espaces élevés dans l’église du Moyen Âge (XIe-XVIe siècles) : pour une nouvelle approche fonctionnelle (architecture, décor, liturgie et son), actes du colloque de Lausanne (20-21 avril 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.95-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccm.6993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03439139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles perspectives sur l’abbatiale médiévale de Lagrasse à la lumière de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Lagrasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Eglise abbatiale entre ciel et terre, à Lagrasse et ailleurs, 5, pp.253-303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03439542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cathédrales provençales et l’architecture du XIe siècle dans la basse vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la cathédrale de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, L’évêché de Strasbourg à l’époque ottonienne : L’évêque Werner et la fondation de la cathédrale romane, Actes du colloque de Strasbourg, 18-20 mars 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Rhin au Rhône : regards sur un parcours scientifique et personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Être historien de l’architecture dans la France des XXe et XXIe siècles. Des Ego-histoires et des Vies, 27-2021, pp.219-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02883871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site abbatial de Saint-Gilles-du-Gard : l’apport de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Chantiers/actualités : Trois icônes de l'art roman : Vezelay, Saint-Gilles-du-Gard et Angers, 1, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris. Découverte à Notre-Dame. Réflexions sur la clef de voûte du bras sud du transept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179 (3), pp.301-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03440245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wert, Unwert, Verwertung : zur Wiederverwendung von Abbruchmaterial der romanischen Abtei Saint-Gilles im Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Dylan Nouzeran</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Der Architekt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Das Material der Stadt : Materialgewordenes Zeichen, zeichengewordenes Material, 4-2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02868822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles. AEGIMAIOR. L’ancienne abbaye de Saint-Gilles-du-Gard. Archéologie et histoire monumentale d’un site monastique majeur du Midi de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, bilan 2016, pp.161-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02481960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture salienne et le &amp;quot;premier art roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 53, pp.23-38</w:t>
+              <w:t xml:space="preserve">, 2019, Qu’est-ce que l’art roman ? Actes des 50es Journées romanes de Saint-Michel de Cuxa, 9-14 juillet 2018, 50, pp.47-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02447966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles-du-Gard (Gard). Ancienne abbaye : [Chronique des fouilles médiévales en France en 2018]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103372⟩</w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49-2019, pp.299-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.25244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pousthomis-Dalle</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02881702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visual Cult Mediation. Cologne and Hildesheim Episcopal Pictures in the 12th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 40, pp.119-158</w:t>
+              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62, pp.105-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02156409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la construction médiévale : l’étude archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientifiques de Notre-Dame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plaquettes décoratives de coffrets et architecture gothique miniaturisée : Quelques exemples avignonnais en os (XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thuaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.38-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche du chœur perdu : Le chevet de l'abbatiale de Saint-Gilles-du-Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les grandes abbayes et l'art roman. Actes des Journées romanes de Saint-Michel de Cuxa, 10-15 juillet 2017, 49, pp.169-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01817813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avignon, cathédrale Notre-Dame-des-Doms : l'édifice roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon et Comtat Venaissin, empreinte et influence de la papauté (XIVe-XVIII siècle), 175e session 2016, pp.235-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Thor, église Notre-Dame-du-Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avignon et Comtat Venaissin, empreinte et influence de la papauté (XIVe-XVIII siècle), 175e session 2016, pp.209-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02050426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles-du-Gard (Gard). AEGIMAIOR. L’ancienne abbaye de Saint-Gilles-du-Gard. Archéologie et histoire monumentale d’un site monastique majeur du Midi de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.220-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01769963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles, AEGIMAIOR : L’ancienne abbaye de Saint-Gilles-du-Gard. Archéologie et histoire monumentale d’un site monastique majeur du Midi de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015, pp.98-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles-du-Gard (Gard). Ancienne abbaye de Saint-Gilles-du-Gard : [Chronique des fouilles médiévales en France en 2015]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le châtelet de la rive gauche : une réponse avignonnaise à la tour de Philippe le Bel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chapelle du pont : un édifice roman hors du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Balossino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.56-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un pont romain en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au XIXe siècle, un remodelage par les restaurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yhann Delpey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.68-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01384247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pont d'Avignon : enquêtes archéologique et historique sur les débuts d'un monument énigmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Balossino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.179-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles : AEGIMAIOR, L'ancienne abbaye de Saint-Gilles-du-Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, bilan 2014, pp.91-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cathédrales provençales à l’époque de l’essor roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, PÉCOUT, Thierry, CODOU, Yann et COULET, Noël, Cathédrales en Provence, Actes du colloque « La Provence, terre de cathédrales ». 57e Congrès de la Fédération historique de Provence, Marseille, 18 et 19 octobre 2013. Aix-en-Provence : Fédération historique de Provence, 65 (257), pp.93-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles-du-Gard (Gard). Ancienne abbaye : [Chronique des fouilles médiévales en France en 2014]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45, pp.229-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.7997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old Russian Graffito Inscription in the Abbey of Saint-Gilles, South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savva Mikheev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slověne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (2), pp.110-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01104117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villeneuve-lès-Avignon, Chartreuse / Hôtellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, bilan 2001, pp.110-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problématique archéologique du cloître de l’Abbaye de Lagrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Debut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pousthomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Lagrasse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Eglise abbatiale entre ciel et terre, à Lagrasse et ailleurs, 5, pp.253-303</w:t>
+              <w:t xml:space="preserve">, 2014, Cloîtres et vie claustrale, 3, pp.27-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les cathédrales provençales et l’architecture du XIe siècle dans la basse vallée du Rhône</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03448421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles : AEGIMAIOR, L'ancienne abbaye de Saint-Gilles-du-Gard (30)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la cathédrale de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, L’évêché de Strasbourg à l’époque ottonienne : L’évêque Werner et la fondation de la cathédrale romane, Actes du colloque de Strasbourg, 18-20 mars 2015</w:t>
+              <w:t xml:space="preserve">Bilan scientifique de la région Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, bilan 2013, pp.82-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La façade de l’abbatiale de Saint-Gilles-du-Gard : nouvelles recherches sur la construction d’un chef d’œuvre de l’art roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le portail roman - XIe-XIIe siècles. Nouvelles approches, nouvelles perspectives, Actes des 45es Journées romanes de Saint-Michel de Cuxa, 4-7 juillet 2013, 45, pp.157-175</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...199 lines deleted...]
-                <w:t xml:space="preserve">Yves Gallet</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles du-Gard, l’église abbatiale et les bâtiments monastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 179 (3), pp.301-304</w:t>
+              <w:t xml:space="preserve">, 2013, Saint-Gilles-du-Gard : nouvelles recherches sur un monument majeur de l'art roman, 171 (4), pp.293-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...180 lines deleted...]
-                <w:t xml:space="preserve">L’architecture salienne et le &amp;quot;premier art roman</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cathédrale Saint-Trophime d’Arles. Réflexions sur les antécédents de l’église romane et de son espace claustral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Qu’est-ce que l’art roman ? Actes des 50es Journées romanes de Saint-Michel de Cuxa, 9-14 juillet 2018, 50, pp.47-65</w:t>
+              <w:t xml:space="preserve">, 2013, La cathédrale romane : architecture, espaces, circulations, Actes des 44e journées romanes de Saint-Michel de Cuxa, 9-13 juillet 2013, 44, pp.53-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fragments de sculpture architecturale issus des fouilles du cloître de l'ancienne abbaye de Saint-Gilles-du-Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (4), pp.391-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2013.9700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancienne abbaye de Saint-Gilles-du-Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Legrand-Garnotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Masbernat-Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171 (4), p. 377-390</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancienne abbaye de Saint-Gilles-du-Gard. Nouvelles recherches sur la sculpture architecturale 'erratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (1), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.13004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles-du-Gard. Heurs et malheurs d’un chef d’œuvre de l’art roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts sacrés. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Abbayes romanes en Languedoc, p. 40-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie géoradar de l’ancienne abbaye de Saint-Gilles-du-Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Vacheyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Gilles-du-Gard : nouvelles recherches sur un monument majeur de l'art roman, 171 (4), pp.339-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2013.9694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monastères romans en Languedoc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts sacrés. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Abbayes romanes en Languedoc, p. 10-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoarchéologie du Rhône dans le secteur du pont Saint-Bénézet (Avignon, Provence, France) au cours de la seconde moitié du deuxième millénaire apr. J.-C. : étude croisée de géographie historique et des paléoenvironnements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hermitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (3), pp.287-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles-du-Gard (30). Projet collectif de recherche AEGIMAIOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, bilan 2012, pp.100-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles du-Gard, la restitution 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Gilles-du-Gard : nouvelles recherches sur un monument majeur de l'art roman, 171 (4), pp.340-341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles-du-Gard. Nouvelles recherches sur un monument majeur de l’art roman. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Gilles-du-Gard : nouvelles recherches sur un monument majeur de l'art roman, 171 (4), pp.291-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles-du-Gard : nouvelles recherches sur un monument majeur de l'art roman, Bibliographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Bulletin Monumental, 171 (4), pp.401-406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01383898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valbonne, l’abbaye chalaisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Monuments de Nice et Alpes-Maritimes, 168e session 2010, pp.201-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles-du-Gard : Ancienne abbaye, Programme de recherche franco-allemand ANR-DFG AEGIDIANA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, bilan 2011, pp.82-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles recherches sur l'ensemble paléochrétien et médiéval d'Ereruyk en Arménie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité Tardive - Late Antiquity - Spätantike - Tarda Antichità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.315-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.AT.1.103110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les portes de la citadelle de Damas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.41-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/beo.818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbaye de Montmajour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts sacrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° hors-série 2, p. 58-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement des connaissances sur l’architecture ottonienne : Le cas de la cathédrale d’Augsbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170, pp.165-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collégiale de Frigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts sacrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° hors-série 2, p. 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie du bâti : du mètre au laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Boto-Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (Moyen Âge Débat), pp.329-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00816346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu : CHAPELOT (J.) dir., Trente ans d'archéologie médiévale en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 170-4, p. 357-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00815623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbaye de Valbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts sacrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° hors-série 2, p. 64-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00817261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l’abbatiale romane de Saint-Ruf d’Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provence Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Histoire et archéologie de la Provence antique et médiévale. Hommages offerts à Jean Guyon, LXI (243-244), pp.323-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse, Saint-Marie d’Orbieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, bilan 2010, pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinctis enim lapidum decenter ordinibus, nunc albos nunc nigros vicissim operi conuenienter inseruit : réflexions sur la couleur de la pierre dans l'art monumental roman selon les sources écrites et archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Couleurs et lumière à l'époque romane. Colloques d'Issoire 2005-2007, pp.117-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cloître de Saint-Michel de Frigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études vauclusiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, PAYAN (P.) éd., Monachisme et réformes dans la vallée du Rhône (XIe-XIIIe siècles), Actes du colloque de Saint-Michel de Frigolet, 18 novembre 2006,, janvier-juin 2006 (75-76), pp.37-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier : Ensemble hébraïque, Le Mikvé et le complexe médiéval de la rue de la Barralerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, bilan 2010, pp.138-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles : Les Jardins du Cloître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Masbernat-Buffat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Garnotel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique de la région Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, bilan 2010, pp.85-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Gilles : ancienne abbaye, programme de recherche franco-allemand ANR-DFG AEGIDIANA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan scientifique régional Languedoc-Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, bilan 2010, pp.82-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse autour d'Augier de Gogenx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pousthomis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Lagrasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.107-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sankt Maria im Kapitol und die französische Architektur des 11. Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colonia Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buoux, Le Fort de Buoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipal : Association d'histoire et d'archéologie des pays d'Apt et du Lubéron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.34-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur l’arc triomphal dans l’architecture religieuse germanique (Xe – XIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, ROUX (C.). L’arc triomphal dans l’espace ecclésial. De l’Antiquité au Moyen Age central en Occident. Journées d’étude des 25-26 septembre 2008, 13, p. 213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01108523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'image de l'art monumental antique dans l'architecture romane provençale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39, pp.47-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buoux, le Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, bilan 2007, pp.231-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00519946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buoux (Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Actualité de l’art antique dans l’art roman, Actes des XXXIXe Journées romanes de Saint-Michel de Cuxa, 6-13 juillet 2007, 39, pp.301-302</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03634647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur un grand chantier ayyoubide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arqueología de la Arquitectura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.217-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chantier médiéval dans le Sud-Est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Esquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arqueología de la Arquitectura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4, pp.113-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les signes lapidaires dans la construction médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Esquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Costantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rollins Guild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 165 (4), pp.331-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2007.1489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abbatiale de Saint-Gilles du Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologies gardoises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, D'Espeyran à Saint-Gilles, de l'Antiquité au Moyen Âge, 4, pp.53-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steinmetzzeichen im provençalischen Sakral- und Profanbau des 12-14 Jahrhunderts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arbeitskreis für Hausforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.103-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la tour Saint-Laurent du Palais des Papes (1353-1357)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vingtain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49-2019, pp.299-300. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 36, pp.159-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Visual Cult Mediation. Cologne and Hildesheim Episcopal Pictures in the 12th Century</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sculpture romane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62, pp.105-108</w:t>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006-1, pp.121-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...300 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00504463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyères, église Saint-Louis. Ancienne église conventuelle des Cordeliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hartmann- Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Avignon et Comtat Venaissin, empreinte et influence de la papauté (XIVe-XVIII siècle), 175e session 2016, pp.235-351</w:t>
+              <w:t xml:space="preserve">, 2005, 160e session, 2002, Var, pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5150 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03634661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La façade de l'abbatiale de Saint-Gilles-du-Gard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Archéologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 157e session, Gard, 1999, pp.271-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7992,82 +7992,82 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte et archéologie monumentale : approches de l'architecture médiévale : actes du colloque, Centre international de Congrès, Palais des Papes, Avignon, 30 novembre, 1er et 2 décembre 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bernardi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Vingtain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Monique Mergoil, 6, 156 p., 2005, Europe médiévale, 978-2-907303-84-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -8266,64 +8266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échafaudage dans le chantier médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8447,51 +8447,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03634574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (62)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8576,1408 +8576,1554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05492370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction des fondations au Moyen Age : quelques réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LONGEPIERRE Samuel; LARDÉ Sophie; MALLET Géraldine; BERGERET Agnès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carmes, la résurrection d’un quartier dans l’histoire d’une ville : Montpellier - XIIIe – XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archéologie du Midi Médiéval, supplément (10), CAML, pp.163-173, 2025, Archéologie du Midi Médiéval, supplément, 9 782918 365280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La rotonde au XIe siècle : une forme architecturale prestigieuse et symbolique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ABERT Franck; ALEXANDRE Arnaud; SANZ Laetitia; SAPIN Christian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rotonde de Saint-Bénigne : 1000 ans d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faton, pp.43-55, 2025, 978-2878443912</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05609395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire en pierre à l’époque romane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir et faire. La Pierre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Actes Sud, pp.137-153, 2024, Collection "Savoir &amp; Faire", 978-2-330-19442-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04934679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre des élévations et des voûtes de Notre-Dame de Paris : bilan des recherches et des protocoles en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Moulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à Pierre III. Économie de la pierre entre Rhin et Loire aux périodes historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 117 (4), pp.155-170, 2024, Bulletin de la Société d'archéologie champenoise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Planwechsel als Dauerzustand: die Abteikirche und Klausurgebäude von Saint-Gilles-du-Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Diener; Marlene Kleiner; Charlotte Lagemann; Christa Syrer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entwerfen und Verwerfen. Planwechsel in Kunst und Architektur des Mittelalters und der Frühen Neuzeit. Festschrift für Matthias Untermann zum 65. Geburtstag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, arthistoricum.net - ART-Books, pp.585-600, 2022, 978-3-98501-047-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/arthistoricum.885.c11510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devant d'autel roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Guyon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille et sa Major : métamorphoses d'une cathédrale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Marion Charlet, pp.82-85, 2022, 978-2-9566309-6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03686529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abbaye de Sénanque : nouvelles recherches archéologiques sur un monument emblématique de l'architecture cistercienne en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Schwerdroffer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie et Histoire monastique et canoniale : chefs d’ordre et chefs de réseau, actes du colloque international de Limoges, 15-16 octobre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAHMER, A paraître, Histoire médiévale et archéologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...127 lines deleted...]
-                <w:t xml:space="preserve">Francine Valette</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1420. La cathédrale du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Guyon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille et sa Major : métamorphoses d'une cathédrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Marion Charlet, pp.82-85, 2022, 978-2-9566309-6-8</w:t>
+              <w:t xml:space="preserve">, 2, Marion Charlet éditions, pp.61-89, 2022, Ligne de Mire, 978-2-9566309-6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des fondations au Moyen Age : quelques réflexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Samuel Longepierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Carmes, la résurrection d’un quartier dans l’histoire d’une ville (Montpellier - XIIIe – XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° spécial, A paraître, Archéologie du Midi médiéval</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevet de l’abbatiale de Saint-Gilles-du-Gard : l’apport du relevé à l’étude d’un chantier monumental dans le Sud de la France à la fin du XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’archéologie du bâti aujourd’hui et demain. Actes du colloque international d’Auxerre, 10-12 octobre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, BUCEMA, n° spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03440217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abbatiale de Saint-Gilles : regards archéologiques sur le chantier roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Echtenacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Hartmann-Virnich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques : recherches archéologiques sur l'art roman : [Actes du colloque "Chemins de Saint-Jacques de Compostelle" dans le Midi français et en Espagne, Saint-Gilles-du-Gard, 8-10 novembre 2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Marion Charlet; Ville de Saint-Gilles, pp.75-93, 2021, 978-2-9566309-2-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace claustral roman de Saint-Gilles : recherches archéologiques sur un ensemble monumental déchu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Götz Echtenacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Hartmann-Virnich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques : recherches archéologiques sur l'art roman : [Actes du colloque "Chemins de Saint-Jacques de Compostelle" dans le Midi français et en Espagne, Saint-Gilles-du-Gard, 8-10 novembre 2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éd. Marion Charlet; Ville de Saint-Gilles, pp.75-93, 2021, 978-2-9566309-2-0</w:t>
+              <w:t xml:space="preserve">, Éd. Marion Charlet; Ville de Saint-Gilles, pp.95-115, 2021, 978-2-9566309-2-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03436646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle image pour quelle réalité ? Réflexions sur les représentations architecturales dans l’art roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Viard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques artistiques et littéraires des architectures et décors fictifs de l’Antiquité au XVIIe siècle, entre fiction, illusion et réalité : [Acte du colloque international, MMSH Aix-en-Provence, 1er-3 février 2018]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala / MMSH, A paraître, L’atelier méditerranéen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inscription de Semko, fils de Ninoslav : une inscription en ancien russe à l’abbatiale de Saint-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ingrand-Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savva Mikheev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Hartmann-Virnich. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques, recherches archéologiques sur l’art roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Marion Charlet, pp.64-71, 2021, Ligne de Mire, 978-29-56630-92-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04845463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abbatiale de Saint-Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echtenacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Hartmann-Virnich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques : recherches archéologiques sur l'art roman : [Actes du colloque "Chemins de Saint-Jacques de Compostelle" dans le Midi français et en Espagne, Saint-Gilles-du-Gard, 8-10 novembre 2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éd. Marion Charlet; Ville de Saint-Gilles, pp.95-115, 2021, 978-2-9566309-2-0</w:t>
+              <w:t xml:space="preserve">, Éd. Marion Charlet; Ville de Saint-Gilles, pp.75-93, 2021, 978-2-9566309-2-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04085355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe médiéval de la rue de la Barralerie à Montpellier : état de la question sur les vestiges du complexe cultuel hébraïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les juifs en Provence. Actes du Colloque international de science du judaïsme, Aix-en-Provence, 13 février 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut interuniversitaire d’études et de culture juives, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace claustral roman de Saint-Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Hartmann-Virnich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques : recherches archéologiques sur l'art roman : [Actes du colloque "Chemins de Saint-Jacques de Compostelle" dans le Midi français et en Espagne, Saint-Gilles-du-Gard, 8-10 novembre 2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éd. Marion Charlet; Ville de Saint-Gilles, pp.95-115, 2021, 978-2-9566309-2-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04085356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des accessoires de la ceinture à décor d’architecture du XIVe siècle : rares cas d’association de pièces en alliage cuivreux et de verre peint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thuaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9987,1847 +10133,1847 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inès Pactat; Claudine Munier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le verre du VIIIe au XVIe siècle en Europe occidentale : Actes du 8e colloque international de l’AFAV (Besançon du 5-7 déc. 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40, Presses universitaires de Franche-Comté, pp.215-222, 2020, Les Cahiers de la MSHE Ledoux, 978-2-84867-723-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufc.19642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tombeau de la famille de Baux à l’Abbaye de Silvacane. Un art funéraire à l’instar des tombeaux comtaux d’Aix-en-Provence sous Charles Ier d’Anjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry PECOUT. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les officiers et la chose publique dans les territoires angevins (xiiie-xve siècle) : vers une culture politique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 518-4, Publications de l’École française de Rome, pp.en ligne, 2020, Collection de l'École française de Rome, 9782728314454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.6990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02862800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auszug aus der Laudatio auf die Preisträgerin Annelise Nicolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Clauss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adversarii ecclesiae, aufstrebende Territorial -herren und gläubige Kirchenreformer : Kirchenvögte auf dem Gebiet des römisch-deutschen Reiches im 11. und 12. Jahrhundert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Univ.-Verl. Halle-Wittenberg, pp.11-14, 2019, Vorträge im Europäischen Romanik Zentrum, 978-3-86977-196-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02447993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment ? Réflexions sur le sens et les finalités des méthodes de relevé en archéologie du bâti, Contraintes du relevé archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Colliou; Nicolas Morelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de relevés numériques en archéologie et en architecture : applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Centre de Recherches Archéologiques et d’Histoire de Normandie, pp.79-92, 2018, CRAHN-SNEPH. Bulletin Hors-série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’église d’Abu Gosh : regards sur l’architecture et la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Baptiste Delzant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Eglise d'Abu Gosh : 850 ans de regards sur les fresques d'une église franque en terre sainte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tohu-Bohu ed., pp.63-80, 2018, Beau livre, 978-2-37622-070-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du cloître au Moyen-Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Caylux; Cécile Gasc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cloître de Saint-Trophime d'Arles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.60-77, 2017, 978-2-330-03956-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fer et le plomb à l’abbatiale de Saint-Gilles-du-Gard et à Saint-Trophime d’Arles : deux cas de « pierre armée » dans l‘architecture romane méridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miljenko Jurković. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la passion à la création. Hommage à Alain Erlande-Brandenburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, University of Zagreb - International Research Center for Late Antiquity and the Middle Ages, pp.127-137, 2017, Dissertationes et Monographiae, 978-953-6002-96-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01817807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Westbau und Westempore im romanischen Kirchenbau Südostfrankreichs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mareike Liedmann; Verena Smit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zugänge zu Archäologie, Bauforschung und Kunstgeschichte - nicht nur in Westfalen: Festschrift für Uwe Lobbedey zum 80. Geburtstag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Schnell Steiner, pp.357-366, 2017, 978-3-7954-3226-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01671640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les sculpteurs et l'organisation du chantier médiéval</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence de l'Antiquité dans l'art roman du cloître de Saint-Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Caylux; Cécile Gasc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cloître de Saint-Trophime d'Arles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, pp.95-99, 2017, 978-2-330-03956-1</w:t>
+              <w:t xml:space="preserve">, Actes Sud, pp.82-85, 2017, 978-2-330-03956-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'influence de l'Antiquité dans l'art roman du cloître de Saint-Trophime</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sculpteurs et l'organisation du chantier médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Caylux; Cécile Gasc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cloître de Saint-Trophime d'Arles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Actes Sud, pp.82-85, 2017, 978-2-330-03956-1</w:t>
+              <w:t xml:space="preserve">, Actes Sud, pp.95-99, 2017, 978-2-330-03956-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’approche archéologique du cloître cathédral et monastique dans le Sud de la France et le Nord de l’Espagne : Saint-Gilles-du-Gard, Aix-en-Provence, Arles, Gérone, Sant Cugat del Vallès, Santo Domingo de Silos, Tarragone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boto Varela, Gerardo; García de Castro Valdés, César. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materia y acción en las catedrales medievales (ss. IX-XIII): construir, decorar, celebrar = Material and action in European cathedrals (9th-13th centuries) : building, decorating, celebrating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAR Publishing, pp.59-84, 2017, 978-1-4073-1592-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01533399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cathédrale romane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Odile Caylux; Cécile Gasc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cloître de Saint-Trophime d'Arles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.42-45, 2017, 978-2-330-03956-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dortoir roman de l’ancienne abbaye de Saint-Gilles-du-Gard. Sur les traces de l’histoire monumentale d’un espace de vie monastique déchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boissavit-Camus B.; Chevalier P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire des pierres. Mélanges d’archéologie, d’art et d’histoire en l’honneur de Christian Sapin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-311, 2016, Bibliothèque de l’Antiquité tardive, 978-2-503-55334-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Luc Thévenon</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Paul-Trois-Chateaux, Notre-Dame : siège épiscopal du VIe siècle à 1802, puis rattaché au diocèse de Valence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CODOU Yann; PECOUT Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.88-89, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.491-507, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paysage religieux provençal du Ve au Xe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Codou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">CODOU Yann; PECOUT Thierry. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">André Constant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La paysage provençal : entre héritage antique et renouveau de l'An Mil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université; LA3M, pp.28-29, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marseille, La Vieille-Major et la Nouvelle-Major : siège épiscopal depuis 314</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CODOU, Yann; PÉCOUT, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.86-87, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.399-429, 2015, La grâce d’une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...86 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Sanchez</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">CODOU, Yann; PÉCOUT, Thierry. </w:t>
+                <w:t xml:space="preserve">halshs-01379898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps de l’architecture gothique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thévenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CODOU Yann; PECOUT Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.399-429, 2015, La grâce d’une cathédrale, 978-2-8099-1275-3</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.88-89, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chantiers du second Âge roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01379898v1</w:t>
-[...34 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Codou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...84 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CODOU Yann; PECOUT Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.491-507, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.86-87, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orange, Notre-Dame-de-Nazareth : siège épiscopal d’avant 381 à 1801, puis rattaché au diocèse d’Avignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CODOU, Yann; PÉCOUT, Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue, pp.463-471, 2015, La grâce d’une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01379926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du roman au gothique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Codou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CODOU Yann; PECOUT Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue, pp.104-111, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage religieux du Ve siècle au XIe siècle : vers un renouvellement de l’héritage tardo-antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Codou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Héritage de Charlemagne 814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gouvernement provincial de Flandre orientale, pp.261-265, 2015, 978-90-74311-91-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avignon, Notre-Dame-des-Doms : siège épiscopal depuis le Ve siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11847,1890 +11993,1890 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CODOU Yann; PECOUT Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Nuée Bleue, pp.229-246, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arles, Saint-Étienne et Saint-Trophime : siège épiscopal dès avant 314 jusqu'à 1801, puis rattaché au diocèse d'Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heijmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CODOU Yann; PECOUT Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.82-85, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.199-227, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Heijmans</w:t>
+                <w:t xml:space="preserve">halshs-01309634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps romans : les chantiers du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Codou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CODOU Yann; PECOUT Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.199-227, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.82-85, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud Timbert (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chartres. Construire et restaurer la cathédrale (XIIIe-XXIe s.) : Actes des Journées d’études de Chartres, 22-23 oct. 2011 et 17-18 mars 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, pp.17-21, 2014, 978-2-7574-0740-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.31376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01771788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aan de poorten van Francia Media, bij de Middellandse Zee. Het Provençaalse landschap, tussen de erfenis van de klassieke oudheid en de vernieuwing van het jaar 1000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Codou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALLEBAUT, Dirk; CUYCK, Horst van. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Erfenis van Karel de Grote, 814-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Provinciebestuur Oost-Vlaanderen, pp.241-245, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01385147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces d’un tombeau de la famille des Baux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DUMONT-CASTELLS, Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Baux et leur vallée, leurs territoires, leur domaines et leurs gentilshommes, tome I : XIe-XVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Généprovence, pp.41-46, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01108508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et le dessain dicelle nestre pas en forme deglize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miljenko Jurković</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chrystèle Blondeau, Brigitte Boissavit-Camus, Véronique Boucherat et Panayota Volti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ars auro gemmisque prior : Mélanges en hommage à Jean-Pierre Caillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Brepols, pp.259-266, 2013, Dissertationes et monographiae, 978-953-6002-68-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription de la fondation de l'abbatiale de Saint-Gilles-du-Gard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ALCOY (R.), MALLET (G.), LUCHERINI (V.), GIANANDREA (M.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le plaisir de l'art du Moyen Age. Commande, production et réception de l'œuvre d'art. Mélanges en hommage à Xavier Barral I Altet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard, pp.140-148, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire l'analyse fine du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GALLET Yves. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ex quadris lapidibus. La pierre et sa mise en œuvre dans l'art médiéval. Mélanges d'Histoire de l'art offerts à Eliane Vergnolle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.191-202, 2011, 978-2-503-53563-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Dormitoriumsbau der Benediktinerabtei Lagrasse (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Aznar-Pribetich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">NUSSBAUM (N.), LEPSKY (S.) éd. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1259. Altenberg und die Baukultur im 13. Jahrhundert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, pp.163-182, 2010, Veröffentlichungen des Altenberger Dom-Vereins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conrad II le Salique et Limbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">VERGNOLLE (E.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Franche-Comté et premier art roman. L'architecture religieuse en Europe autour de l'an mil.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d'archéologie du Jura, pp.86-87, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture romane religieuse à Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ROUQUETTE (J.-M.). dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arles, histoire, territoires et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Imprimerie Nationale éd., pp.345-356, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Garde-Adhémar. Eléments pour l'identification du premier site castral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Chrystèle Burgard et Anne-Marie Clappier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierres de la Drôme. De la géologie à l'architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Édition La Mirandole, pp.64-69, 2007, Collection Histoires de patrimoines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00497641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arnaud TIMBERT. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chartres : Construire et restaurer la cathédrale (XIe - XXIe s.) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.17-21, 2005, Architecture et urbanisme, 978-2-7574-0740-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourniture et mise en œuvre de la pierre au Palais des Papes d’Avignon : le quotidien d'un chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bernardi; Andreas Hartmann-Virnich; Dominique Vingtain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et archéologie monumentale : approches de l'architecture médiévale : actes du colloque, Centre international de Congrès, Palais des Papes, Avignon, 30 novembre, 1er et 2 décembre 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Monique Mergoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.110-141, 2005, Europe médiévale, 978-2-907303-84-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois de cintrage et « cintres de pierre » dans la construction des voûtes gothiques : remarques sur quelques exemples de châteaux provençaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Poisson; Jean-Jacques Schwien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le bois dans le château de pierre au Moyen Age, actes du colloque de Lons-le-Saunier, 23.-25 octobre 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Franc-Comtoises, pp.189-203, 2003, Annales littéraires de l'Université de Franche-Comté ; 743. Annales littéraires de l'Université de Franche-Comté. Série architecture ; 2, 2-84627-037-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces d'accueil et pôles occidentaux dans l'architecture religieuse préromane et romane de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fixot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Sapin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avant-nefs et espaces d'accueil dans l'église entre le IVe et le XIIe siècle : [actes du colloque international du CNRS, Auxerre, 17-20 juin 1999]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Ed. du CTHS, pp.180-203, 2002, Mémoires de la Section d'archéologie et d'histoire de l'art, 2-7355-0475-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture religieuse médiévale à Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Démians d'Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fixot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Salvetat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BOUIRON (Marc), TREZINY (Henri), BIZOT (Bruno), GUILCHER (Armelle), GUYON (Jean), PAGNI (Mireille). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille, trames et paysages urbains de Gyptis au Roi René. Actes du colloque international d'archéologie Marseille, 3-5 novembre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 279-292, 2001, Études Massaliètes, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur la naissance et la renaissance d’un chef-d’œuvre roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andréas Hartmann-Virnich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le portail de Saint-Trophime d'Arles : naissance et renaissance d'un chef-d'oeuvre roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.7-8, 1999, 978-2-7427-1574-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02870189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces des sculpteurs et maçons : Les découvertes archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andréas Hartmann-Virnich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le portail de Saint-Trophime d'Arles : naissance et renaissance d'un chef-d'oeuvre roman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.107-157, 1999, 978-2-7427-1574-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02870203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les témoins des activités domestiques dans les fouilles de mottes castrales en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vida medieval als dos vessants del Pirineu : comunitats pageses, structures d'habitat, cultura material, el registre de dades arqueologic : actes del 4t curs d'arqueologia d'Andorra 1994, del 26 al 29 setembre de 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Govern d'Andorra, pp.61-84, 1997, 978-99920-0-172-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. L'échafaudage médiéval : méthodologie et typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13752,119 +13898,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échafaudage dans le chantier médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Alpara, pp.13-29, 1996, Documents d'archéologie en Rhône-Alpes, 978-2-906190-17-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.1767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02870324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 4. Échafaudage et iconographie médiévale du chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13886,119 +14032,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échafaudage dans le chantier médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alpara, pp.71-101, 1996, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.1770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02870332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Montage, ancrage et structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14020,119 +14166,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échafaudage dans le chantier médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alpara, pp.41-69, 1996, Documents d'archéologie en Rhône-Alpes, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.1769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02870358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matériaux : nature, marchés [Chapitre 2]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14154,70 +14300,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'échafaudage dans le chantier médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Alpara, pp.31-39, 1996, Documents d'Archéologie en Rhône-Alpes et en Auvergne, 978-2-906190-17-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.alpara.1768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03691879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14227,530 +14373,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le relevé numérique et manuel au service de l’archéologie du bâti : le cas de l’espace claustral de l’abbaye de Sénanque (84)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Ecclesia » et data. Humanités numériques et architecture religieuse médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valentine Bacconnier; Centre d'Etudes Médiévales de Montpellier - CEMM EA 4583, Nov 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénanque: étude archéologique, géologique et artistique d'un cloître cistercien du XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées romanes de Saint-Michel-de-Cuxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Culturelle de Cuxa, Jul 2025, Codalet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le claustrum de l’abbaye de Saint-Gilles-du-Gard : recherches archéologiques sur l’infortune d’un espace monastique roman méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I chiostri nell’area mediterranea tra XI e XIII secolo Architettura, Archeologia, Arte. The Cloisters in the Mediterranean Area between the 11th and 13th Centuries. Architecture, Archeology, Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabio Linguanti, Arianna Carannante, Rosario Vilardo, Oct 2022, Lipari, Sicily, Italie. pp.259-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04934719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau roman des cathédrales de Provence et l’héritage antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cattedrale di Piacenza e la civiltà medievale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arturo Carlo Quintavalle, Sep 2022, Piacenza, Italie. pp.483-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04934742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pierre et sa mise en œuvre sur le chantier médiéval de Notre-Dame, aspects archéologiques et tracéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale. Notre-Dame de Paris sous l’œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Philippe Dillmann, Pascal Liévaux, Aline Magnien, Martine Regert, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et histoire monumentale des sièges épiscopaux de Provence, Époque romane : un bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relire Paul Albert Février : Colloque international réuni à l’occasion du trentième anniversaire du décès de Paul-Albert Février à l’initiative de l’Association Paul-Albert Février, Maison des sciences de l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbaye des origines au XVIe siècle. L’occupation des espaces souterrains : archéologie des espaces rupestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14766,1484 +14912,1484 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Abbaye de Saint-Roman de Beaucaire à l’auditorium de Fourques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Beaucaire, France. pp.107-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05491803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre des élévations et des voûtes de Notre-Dame de Paris : bilan des recherches et des protocoles en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Baillieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à pierre III. Économie de la pierre aux périodes historiques entre Loire et Rhin, Ier s. av. J.-C. – XVIIe s.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Charleville-Mézières, Sedan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04479729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic sourcing of granite shafts from Narbonnaise Province and comparison with other western mediterranean areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touatia Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII. The Association foir the study of marble and other stones in Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbaye Saint-Roman de Beaucaire entre Arles, Psalmodi et Saint-Victor de Marseille (Xe-XIIe siècles) : archéologie d’une abbaye languedocienne dans le mouvement de réforme monastique de la basse vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Nouzeran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Archéologie et histoire monastique et canoniale : chefs d’ordre et chefs de réseau"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association CAHMER, Oct 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03549946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive magnetic and chemical characterization of granite column shafts traded in the Mediterranean area: the case of Piazza dei Miracoli in Pisa (Italy) and Basilica of Saint-Martin d'Ainay in Lyon (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Sciuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Raneri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ada Rovazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology for Archaeology and Cultural Heritage – 2021 IEEE International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Milan, Italy. pp.012037, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/2204/1/012037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abbaye de Sénanque : nouvelles recherches archéologiques sur un monument emblématique de l'architecture cistercienne en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Archéologie et histoire monastique et canoniale : chefs d’ordre et chefs de réseau"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association CAHMER, Oct 2021, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03440179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitation ou faux remploi ? Réflexions sur le décor monumental d'inspiration antique dans l'art roman méridional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sculpture et ses remplois. Actes des IIes Rencontres autour de la sculpture romaine, Arles, Musée Départemental Arles Antique, 28-29 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Arles, France. pp.211-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02447972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Portalanlagen von Saint-Gilles-du-Gard und Saint-Trophime in Arles : bauarchäologische Untersuchungen zur Planung und arbeitsteiligen Ausführung spätromanischer Bauplastik in Südfrankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Kirchenportal im Mittelalter : [colloque international : "Mittelalterliche Portale als Orte der Transformation", Bamberg, 11-14 janvier 2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Bamberg, Germany. pp.46-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02348336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie d’une architecture exogène de la fin du XIIe siècle : le projet de l’abbatiale de Saint-Gilles et sa mise en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études du LA3M "Monastères, couvents et confréries : Vivre en communauté en Méditerranée médiévale et moderne. Savoirs, apprentissages, transmission", MMSH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LA3M, May 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02481859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du bâti et dendrochronologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARCADE. Approche diachronique et Regards croisés : Archéologie, Dendrochronologie et Environnement. Séminaire interlaboratoires Maison Méditerranéenne des Sciences de l’Homme (MMSH), Aix-en-Provence, 10-11 avril 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. pp.109-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choeur de l’abbatiale de Saint-Gilles-du-Gard : l’apport du relevé à l’étude d’un chantier monumental dans le Sud de la France à la fin du XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Echtenacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie du bâti aujourd’hui et demain. Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Auxerre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02883796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Archaeology and Romanesque Architecture in France : Methodological Aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France and Israel: Methodologies in Medieval Archaeology, New Perspectives. A Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national de la recherche scientifique (CNRS); Centre de recherche français à Jérusalem (CRFJ); Israel Antiquities Authority (IAA), May 2019, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle image pour quelle réalité ? Réflexions sur les représentations architecturales dans l’art roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques artistiques et littéraires des architectures et décors fictifs de l’Antiquité au XVIIe siècle, entre fiction, illusion et réalité. Colloque international, MMSH Aix-en-Provence, 1er-3 février 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisé par Pedro Duarte, Cécile Durvye, Gaëlle Herbert de la Portbarré-Viard (Aix Marseille université) et Renaud Robert (Université Bordeaux Montaigne), Feb 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbatiale de Saint-Gilles : regards archéologiques sur le chantier roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Echtenacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques. Recherches archéologiques sur l’art roman des « Chemins de Saint-Jacques de Compostelle » dans le Midi français et en Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Gilles-du-Gard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espace claustral roman de l’ancienne abbaye de Saint-Gilles : recherches archéologiques sur un ensemble monumental déchu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques. Recherches archéologiques sur l’art roman des « Chemins de Saint-Jacques de Compostelle » dans le Midi français et en Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Saint-Gilles-du-Gard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frühromanische Westbauten in Frankreich : ein Ausblick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Trierer Dom des 11. Jahrhunderts im architekturhistorischen Kontext, colloque international de l’Université de Trèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trèves, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01770067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couleur de la pierre des églises romanes : Un regard sur les sources écrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les couleurs de la ville : Réalités historiques et pratiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Viviers, France. pp.47-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01565717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des accessoires de la ceinture à décor d’architecture du XIVe siècle : rares cas d’association de pièces en alliage cuivreux et de verre peint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Thuaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16259,1307 +16405,1376 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque international de l’AFAV "Le verre du VIIIe au XVIe siècle en Europe occidentale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inès Pactat; Claudine Munier, Dec 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romanische Westbauten in Südfrankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corvey – eine karolingische Reichsabtei aus internationaler Sicht/Corvey – une abbaye impériale carolingienne en perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Corvey, Germany. pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Trophime in Arles und Saint-Gilles-du-Gard : Neuere und aktuelle archäologische Forschungen zu den romanischen Kirchenbauten und ihren Skulpturenfassaden an der provençalischen Via Egidiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santiago de Compostela. Pilgerarchitektur und bildliche Repräsentation in neuer Perspektive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Berne, Switzerland. pp.363-383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01208265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cathédrales provençales et l’architecture du XIe siècle dans la basse vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évêché de Strasbourg à l’époque ottonienne : L’évêque Werner et la fondation de la cathédrale romane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marc Carel Schurr, Mar 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques, stratégies et finalités du relevé numérique et manuel : l’exemple de l’étude de l’ancienne abbaye de Saint-Gilles-du-Gard (projets de recherche AEGIDIANA-AEGIMAIOR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'archéologie des bâtiments en question : Un outil pour les connaître, les conserver et les restaurer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Liège, Belgique. pp.19-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01211429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sculpture monumentale &amp;quot;erratique&amp;quot; de l’abbaye de Saint-Gilles-du-Gard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’Etude du Centre d’Etudes Médiévales de Montpellier. "Les dépôts lapidaires : les enjeux de leur étude", Université Paul-Valéry – Montpellier III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEMM (EA 4583), Feb 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03692226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Garde-Adhémar (Drôme) : un château médiéval redécouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Châteaux et Maisons fortes au Moyen Age. Actes du colloque des 7, 8 et 9 septembre 2013, château de Crozat–Alboussière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Alboussière, France. pp.73-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01108518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbé Auger de Gogenx et son temps : les programmes architecturaux des XIIIe et XIVe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pousthomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abbaye de Lagrasse (Aude) : art, archéologie et histoire. Actes des journées d’étude, Lagrasse, 14 et 15 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lagrasse, France. pp.92-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der Speyerer Dom und der frühromanische Gewölbebau in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Dom zu Speyer: Konstruktion, Funktion und Rezeption zwischen Salierzeit und Historismus. Zweites wissenschaftliches Symposium der ‘Europäischen Stiftung Kaiserdom zu Speyer‘, actes du colloque international, Spire 30 juin 2011-2 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Spire, Germany. pp.202-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monastère du Xe au XIIIe siècle d'après les indices archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abbaye de Lagrasse (Aude) : art, archéologie et histoire. Actes des journées d’étude, Lagrasse, 14 et 15 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lagrasse, France. pp.73-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie et textes : vers une interprétation chronologique des bâtiments monastiques de Lagrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pousthomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’abbaye de Lagrasse (Aude) : art, archéologie et histoire. Actes des journées d’étude, Lagrasse, 14 et 15 septembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lagrasse, France. pp.185-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00879590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot; Premier art roman &amp;quot; et l'architecture ottonienne et salienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction entre Saône et Pô autour de l'an mil. Études comparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. p. 131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00815599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le complexe médiéval de la rue de la Barralerie à Montpellier : état de la question sur les vestiges du complexe cultuel hébraïque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les juifs en Provence. Colloque international de science du judaïsme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Paul-Albert Février; Institut d’études et de culture juives, Feb 2012, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche archéologique du cloître cathédral roman en Provence et en Catalogne : Aix-en-Provence, Arles, Gérone et la Seu d’Urgell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés internacional “Les catedrals catalanes en el context europeu (s.X-XII) : escenaris i escenografies”, Girona, 7 al 10 de novembre de 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recerca Històrica de la UdG, amb la col·laboració del Museu Episcopal de Vic i el Departament d’Història de l’Art de la URV, Nov 2012, Girona, France. pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialoguer avec le monument. relevé manuel, consolidation et restauration de la porte orientale ayyoubide de la citadelle de Damas (Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées internationales d’études de l’Ecole de Chaillot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.114-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the Building Process of Saint-Gilles-du-Gard Abbey. 3-D Modelling as an Instrument for Archaeological Analysis of Historic Architecture. Work in Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Götz Echtenacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Intertnational Conference/Actes du colloque international Arch-I-Tech, Archéologie/architecture Ingénierie-Technologie, Cluny, 17-19 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Cluny, France. pp.171-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opere romanorum constructa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources, influences et création dans l’art roman, 2007-2008-2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Saint-Jean-d’Angély, France. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01108527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ancienne abbatiale de Saint-Ruf près d’Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études de Valence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Valence, France. pp.35-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réfectoire de Silvacane : recherches archéologiques sur le dernier chantier d’une abbaye cistercienne en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17575,802 +17790,733 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloquium Natuursteen. Architecturale natuursteenfragmenten. De bouwhistorische problematiek rond. Afbraak, opgraving, consolidering en presentatie in lapidaria, actes du colloque de Koksijde, Abdijhoeve Ten Bogaerde, 23-24 octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Koksijde, Belgique. pp.111-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie monumentale, archéologie du bâti et patrimoine architectural médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Arles, France. pp.509-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01109254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Antiquité instrumentée : le portail de Saint-Trophime d’Arles et l’art monumental roman du Midi rhodanien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La porte et le passage : porches et portails</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Auxerre, France. pp.115-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01108525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le couvent des Dominicaines de Notre-Dame de Nazareth, un site monastique à Aix-en-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Richarté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Europe, 4e Congrès International d’Archéologie Médiévale et Moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauratio formae primitivis ecclesiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Century COE Program of International Conference Series N. 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Aix-en-Provence, France. pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00504473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abbatiale Saint-Eusèbe : architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Barruol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Codou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque historique et archéologique organisé à l'occasion du Millénaire de la fondation de l'abbaye : 1004-2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Saignon, France. pp.67-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00519761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les portes ayyoubides de la citadelle de Damas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fortification au temps des croisades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Parthenay, France. pp.287-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00506382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stone-by-stone photogrammetric survey using architectural knowledge formalised on the arpenteur photogrammetric workstation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth Congress of the International Society for Photogrammetry and Remote Sensing (ISPRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Amsterdam, Netherlands. pp.187-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00277037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photogrammetric stone-by-stone survey and archeological knowledge: an application on the Romanesque Priory Church Notre-Dame d'Aleyrac (Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Drap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VAST2000 Euroconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.139-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00281257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18380,2285 +18526,2285 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet collectif de recherche « AEGIMAIOR. L’ancienne abbaye de Saint-Gilles-du-Gard. Archéologie et histoire monumentale d’un site monastique majeur du Midi de la France ». Année complémentaire 2016 – Suivi archéologique 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport d’activité complémentaire, Direction Régionale des Affaires Culturelles Languedoc-Roussillon, Service Régional de l’Archéologie. 2020, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02883730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AEGIMAIOR. L’ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d’un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d’activité 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 15/127-10690, LA3M-UMR 7298-AMU-CNRS. 2016, 385 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cathédrale Saint-Sauveur d’Aix-en-Provence. Etude complémentaire d’archéologie du bâti de la façade nord – 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ville d’Aix-en-Provcence, service archéologique. 2016, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02867558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AEGIMAIOR. L'ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d'un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d'activité 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 14/137-8899, LA3M-UMR 7298-AMU-CNRS. 2015, 326 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01565733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles et investigations à Ereruyk 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée; Aix Marseille Université; Cnrs. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles et investigations à Ereruyk. Rapport de la campagne de 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Donabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bailet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille Université (AMU) et CNRS - Laboratoire LA3M, UMR 7298. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01075566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbaye de Silvacane (La Roque d'Anthéron, 13), Mobilier lapidaire erratique provenant de l'abbaye, Première campagne d'étude des fragments sculptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ville de la Roque d’Anthéron. 2014, 2 vol. (54, 124 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche « AEGIMAIOR. L’ancienne abbaye de Saint-Gilles-du-Gard. Archéologie et histoire monumentale d’un site monastique majeur du Midi de la France ». Année 2012, Rapport de complément d’activité. Janvier 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 12/557-8899, Direction Régionale des Affaires Culturelles Languedoc-Roussillon, Service Régional de l’Archéologie. 2014, 339 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aix-en-Provence, cathédrale Saint-Sauveur. Mur gouttereau nord, chapelle Saint-Lazare. Diagnostic archéologique (juillet-octobre 2008, février-mars 2009, avril-mai 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 15/127-10690, LA3M-UMR 7298-AMU-CNRS. 2016, 385 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d’opération, Direction Archéologie de la Ville d'Aix-en-Provence, SRA PACA. 2014, 2 vol. (521 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La restitution 3D : un outil au service de la réflexion archéologique : Projet collectif de recherche AEGIMAIOR, Rapport, Saint-Gilles (Gard), 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echntenacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Fabien Krähenbühl</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Projet collectif de recherche AEGIMAIOR : L'ancienne abbaye de Saint-Gilles-du-Gard Archéologie et histoire monumentale d'un site monastique majeur du midi de la France rapport pour l'année 2012, Direction Régionale des Affaires Culturelles Languedoc-Roussillon, Service Régional de l’Archéologie. 2013, pp.67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche AEGIMAIOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] LA3M. 2013, 1 vol. (510 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2011 : rapport complémentaire 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Andrault-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Caucanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Czerniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Débax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'Archéologie Médiévale et Moderne en Méditerranée; Aix Marseille Université; Cnrs. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2012, 2 vol. (296, 114 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique Programme collectif de recherche 2008-2010 rapport complémentaire 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Débax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2011, pp.2 vol. (219 f., [ie 200] f.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montpellier, étude archéologique du complexe médiéval de la rue de la Barralerie : Phase 2 , Dossier 1. Partie archéologie sédimentaire : les sondages 08, 10 et 11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Tony Volpe</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Languedoc-Roussillon : Service Régional de l'Archéologie. 2011, 164 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2010 : rapport final 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dellong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 14/137-8899, LA3M-UMR 7298-AMU-CNRS. 2015, 326 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2010, 3 vol. (185 f., 151f., non paginé)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 12/557-8899, Direction Régionale des Affaires Culturelles Languedoc-Roussillon, Service Régional de l’Archéologie. 2014, 339 p</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01109248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude), Etude du bras nord du transept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aznar-Pribetich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique Programme collectif de recherche 2008-2010 rapport intermédiaire 2009, SRA Languedoc-Roussillon. 2009, pp.27-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ville de la Roque d’Anthéron. 2014, 2 vol. (54, 124 p.)</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude), Diagnostic archéologique général du bâti des parties sud et ouest de l'abbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aznar-Pribetich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique Programme collectif de recherche 2008-2010 rapport intermédiaire 2009, SRA Languedoc-Roussillon. 2009, pp.146-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Fabien Krähenbühl</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude), Abbaye Sainte-Marie d'Orbieu. Les blocs en remploi du conduit aménagé dans la salle sous le vestibule de la chapelle abbatiale. Le gisant abbatial, observations après démontage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc-Roussillon. 2009, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude), Etude monumentale du complexe dortoir, cellier, sacristie : compléments d'observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aznar-Pribetich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : Lagrasse (Aude) L'abbaye, le bourg, le terroir, Etude archéologique et historique, Rapport intermédiaire 2009 et pré-projet de Programme Collectif de Recherche, décembre 2009, SRA Languedoc-Roussillon. 2009, pp.27-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00523114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les blocs en remploi du conduit aménagé dans la salle sous le vestibule de la chapelle abbatiale : relevé et étude archéologique avant démontage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : POUSTHOMIS (N.) dir., Lagrasse (Aude). L'abbaye, le bourg, le terroir. Etude archéologique et historique. Rapport d'opération et projet de programme collectif de recherche interuniversitaire, SRA Languedoc-Roussillon. 2008, pp.77-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (11), Abbaye Sainte-Marie d'Orbieu, chapelle d'Augier de Cogenx, rez-de-chaussée, mur sud. Relevés pierre à pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : POUSTHOMIS (N.) dir., Lagrasse (Aude). L'abbaye, le bourg, le terroir. Etude archéologique et historique. Rapport d'opération et projet de programme collectif de recherche interuniversitaire, SRA Languedoc-Roussillon. 2008, pp.1-13 annexe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00521815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique Programme collectif de recherche 2008-2010 rapport intermédiaire 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Junca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pousthomis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille Université (AMU) et CNRS - Laboratoire LA3M, UMR 7298. 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2008, pp.1 vol. (120 f)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport final d’opération, Direction Archéologie de la Ville d'Aix-en-Provence, SRA PACA. 2014, 2 vol. (521 p.)</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02867586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La façade occidentale, les niches et baies méridionales de la chapelle abbatiale. Relevé pierre-à-pierre et analyses constructives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] In : POUSTHOMIS (N.) dir., Lagrasse (Aude). L'abbaye, le bourg, le terroir. Etude archéologique et historique. Rapport d'opération et projet de programme collectif de recherche interuniversitaire, SRA Languedoc-Roussillon (Montpellier). 2008, pp.40-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...1277 lines deleted...]
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00521819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20668,360 +20814,360 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu : Églises médiévales des Alpes-Maritimes, Yann CODOU, Catherine POTEUR, Jean-Claude POTEUR, Gand, Snoeck Publishers, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.436-437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04934873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Saint-Gilles à Saint-Jacques : recherches archéologiques sur l'art roman : [Actes du colloque "Chemins de Saint-Jacques de Compostelle" dans le Midi français et en Espagne, Saint-Gilles-du-Gard, 8-10 novembre 2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03436701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d'ouvrage : Destefanis Eleonora (éd.), Il priorato cluniacense dei Santi Pietro e Paolo a Castelletto Cervo. Scavi e richerche 2006-2014, Florence, 2015 (Biblioteca di archeologia medievale, 23). ISBN 978-88-7814-677-8, 709 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.324-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03692207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.412-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00504300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu : SAPIN (C.), SIMON-HIERNARD (D.) éd. — Le stuc : Visage oublié de l'art médiéval, catalogue d'exposition, Musée Sainte-Croix de Poitiers 16 septembre 2004 – 16 janvier 2005, Poitiers, Somogny éditions d'art/Musées de Poitiers, 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, pp.222-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00521814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId404"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21089,51 +21235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="036F20BF"/>
+    <w:nsid w:val="62B308E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21320,51 +21466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andreas-hartmann-virnich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0268-9510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057196478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000109820302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190063v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585735v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439542v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439139v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25244" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692197v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7365" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478036v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yhann Delpey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309757v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309762v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109226v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109202v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Crespin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vacheyroux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9694" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978312v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9700" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108729v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Legrand-Garnotel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109212v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109200v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815620v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815601v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.818" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908686v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.1.103110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816346v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Boto-Varela" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nussbaum" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.249" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garnotel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634647v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519946v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Costantini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollins Guild" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2007.1489" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504447v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504442v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504463v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504398v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hartmann- Virnich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dureuil-Bourachau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsmarioncharlet.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dufoix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Sabeg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rigaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Timbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495191v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634574v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492370v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/accueil?id_declaration=10000001229797&amp;amp;titre_livre=L%27abbaye_de_Saint-Roman_de_l%27Aiguille_%C3%A0_Beaucaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934679v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05317448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549687v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.885.c11510" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686529v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Valette" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588891v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448971v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436637v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436646v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448766v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455587v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085356v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864304v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19642" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6990" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983387v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661611v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817807v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661612v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661613v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533399v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503553344-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309635v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Th&#233;venon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309629v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263963v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309637v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385471v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309624v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309630v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309634v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385147v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771788v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.31376" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108508v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109229v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815597v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aznar-Pribetich" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505294v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505280v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497641v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hernandez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691929v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691905v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692299v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081430v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salvetat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870189v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686504v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderie" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870324v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1767" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870332v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1770" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870358v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1769" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691879v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1768" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05394042v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demarthe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05168347v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934719v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934742v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318014v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692143v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491803v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479729v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549946v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jacquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449945v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sciuto" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sutter" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rovazzani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2204/1/012037" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145039v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440179v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447972v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348336v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481859v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143912v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883796v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878269v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448758v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867125v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867128v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770067v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565717v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554574v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309758v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448662v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208265v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211429v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108518v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hernandez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692226v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879565v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109232v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879549v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879590v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815599v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455603v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109247v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109244v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108527v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109251v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109255v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109254v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108525v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505275v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504473v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519761v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barruol" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506382v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277037v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaillard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281257v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867558v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223227v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565733v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867546v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978315v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867626v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouabdallah" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867621v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echntenacher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867568v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867599v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109248v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dellong" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523113v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523118v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521825v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523114v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521815v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521820v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867586v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Junca" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pousthomis" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521819v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934873v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436701v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692207v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504300v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521814v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andreas-hartmann-virnich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0268-9510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057196478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000109820302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585735v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6993" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25244" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7365" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yhann Delpey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9700" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Legrand-Garnotel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Crespin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vacheyroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9694" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.1.103110" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.818" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Boto-Varela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nussbaum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tallon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garnotel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Costantini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollins Guild" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2007.1489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hartmann- Virnich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dureuil-Bourachau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsmarioncharlet.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dufoix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Sabeg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rigaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Timbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495191v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634574v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492370v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/accueil?id_declaration=10000001229797&amp;amp;titre_livre=L%27abbaye_de_Saint-Roman_de_l%27Aiguille_%C3%A0_Beaucaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609395v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05317448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449024v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.885.c11510" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Valette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436637v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455587v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19642" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6990" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661612v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503553344-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379898v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sanchez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309635v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Th&#233;venon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309629v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385471v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771788v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.31376" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109229v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815594v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109253v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aznar-Pribetich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505294v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hernandez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081430v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salvetat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870324v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1767" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870332v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1770" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1769" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691879v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1768" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05394042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demarthe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05168347v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934719v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934742v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318014v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479729v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145039v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jacquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449945v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sciuto" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sutter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rovazzani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2204/1/012037" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440179v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348336v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481859v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143912v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883796v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448758v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867125v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867128v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770067v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565717v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554574v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309758v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448662v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211429v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692226v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879565v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109232v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879549v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815599v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455603v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533407v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109247v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109244v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108527v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109255v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109251v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109254v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108525v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505275v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519761v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barruol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277037v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281257v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883730v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867558v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565733v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223227v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978315v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867626v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouabdallah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867621v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echntenacher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867568v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867599v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109248v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dellong" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523113v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523118v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521825v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523114v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521820v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867586v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Junca" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pousthomis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934873v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436701v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692207v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504300v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521814v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>