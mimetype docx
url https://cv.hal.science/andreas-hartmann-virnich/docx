--- v1 (2026-05-04)
+++ v2 (2026-05-30)
@@ -2415,303 +2415,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chapelle du pont : un édifice roman hors du commun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un pont romain en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Balossino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.56-63</w:t>
+              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01384236v1</w:t>
+                <w:t xml:space="preserve">halshs-01384252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un pont romain en débat</w:t>
+                <w:t xml:space="preserve">Au XIXe siècle, un remodelage par les restaurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+                <w:t xml:space="preserve">Yhann Delpey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.18-19</w:t>
+              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.68-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01384252v1</w:t>
+                <w:t xml:space="preserve">halshs-01384247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au XIXe siècle, un remodelage par les restaurations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La chapelle du pont : un édifice roman hors du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yhann Delpey</w:t>
+                <w:t xml:space="preserve">Simone Balossino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.68-71</w:t>
+              <w:t xml:space="preserve">, 2016, Le pont d’Avignon, dix siècles d’histoire, 30, pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01384247v1</w:t>
+                <w:t xml:space="preserve">halshs-01384236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pont d'Avignon : enquêtes archéologique et historique sur les débuts d'un monument énigmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Balossino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4127,51 +4127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du Rhône dans le secteur du pont Saint-Bénézet (Avignon, Provence, France) au cours de la seconde moitié du deuxième millénaire apr. J.-C. : étude croisée de géographie historique et des paléoenvironnements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6103,178 +6103,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00520563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Buoux, Le Fort de Buoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipal : Association d'histoire et d'archéologie des pays d'Apt et du Lubéron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64, pp.34-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00497850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sankt Maria im Kapitol und die französische Architektur des 11. Jahrhunderts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonia Romanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00504480v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00497850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur l’arc triomphal dans l’architecture religieuse germanique (Xe – XIIe siècles)</w:t>
               </w:r>
@@ -10952,50 +10952,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01661612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La cathédrale romane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Caylux; Cécile Gasc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cloître de Saint-Trophime d'Arles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes Sud, pp.42-45, 2017, 978-2-330-03956-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’approche archéologique du cloître cathédral et monastique dans le Sud de la France et le Nord de l’Espagne : Saint-Gilles-du-Gard, Aix-en-Provence, Arles, Gérone, Sant Cugat del Vallès, Santo Domingo de Silos, Tarragone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11008,130 +11081,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boto Varela, Gerardo; García de Castro Valdés, César. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materia y acción en las catedrales medievales (ss. IX-XIII): construir, decorar, celebrar = Material and action in European cathedrals (9th-13th centuries) : building, decorating, celebrating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAR Publishing, pp.59-84, 2017, 978-1-4073-1592-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01533399v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01661610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dortoir roman de l’ancienne abbaye de Saint-Gilles-du-Gard. Sur les traces de l’histoire monumentale d’un espace de vie monastique déchu</w:t>
               </w:r>
@@ -12023,199 +12023,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arles, Saint-Étienne et Saint-Trophime : siège épiscopal dès avant 314 jusqu'à 1801, puis rattaché au diocèse d'Aix-en-Provence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Heijmans</w:t>
+                <w:t xml:space="preserve">Les temps romans : les chantiers du XIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Codou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CODOU Yann; PECOUT Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.199-227, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.82-85, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01309634v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-01309630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arles, Saint-Étienne et Saint-Trophime : siège épiscopal dès avant 314 jusqu'à 1801, puis rattaché au diocèse d'Aix-en-Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Heijmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CODOU Yann; PECOUT Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cathédrales de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.82-85, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.199-227, 2015, La grâce d'une cathédrale, 978-2-8099-1275-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01309630v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01309634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
@@ -16504,50 +16504,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01309758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les cathédrales provençales et l’architecture du XIe siècle dans la basse vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évêché de Strasbourg à l’époque ottonienne : L’évêque Werner et la fondation de la cathédrale romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Carel Schurr, Mar 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saint-Trophime in Arles und Saint-Gilles-du-Gard : Neuere und aktuelle archäologische Forschungen zu den romanischen Kirchenbauten und ihren Skulpturenfassaden an der provençalischen Via Egidiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16556,126 +16625,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santiago de Compostela. Pilgerarchitektur und bildliche Repräsentation in neuer Perspektive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Berne, Switzerland. pp.363-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01208265v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03448662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques, stratégies et finalités du relevé numérique et manuel : l’exemple de l’étude de l’ancienne abbaye de Saint-Gilles-du-Gard (projets de recherche AEGIDIANA-AEGIMAIOR)</w:t>
               </w:r>
@@ -21235,51 +21235,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62B308E8"/>
+    <w:nsid w:val="7C8C5CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21466,51 +21466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andreas-hartmann-virnich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0268-9510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057196478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000109820302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585735v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6993" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25244" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7365" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384236v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yhann Delpey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9700" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Legrand-Garnotel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Crespin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vacheyroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9694" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.1.103110" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.818" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Boto-Varela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nussbaum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tallon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garnotel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497850v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Costantini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollins Guild" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2007.1489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hartmann- Virnich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dureuil-Bourachau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsmarioncharlet.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dufoix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Sabeg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rigaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Timbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495191v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634574v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492370v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/accueil?id_declaration=10000001229797&amp;amp;titre_livre=L%27abbaye_de_Saint-Roman_de_l%27Aiguille_%C3%A0_Beaucaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609395v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05317448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449024v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.885.c11510" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Valette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436637v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455587v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19642" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6990" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661612v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503553344-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379898v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sanchez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309635v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Th&#233;venon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309629v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385471v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309634v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309630v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771788v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.31376" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109229v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815594v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109253v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aznar-Pribetich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505294v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hernandez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081430v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salvetat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870324v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1767" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870332v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1770" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1769" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691879v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1768" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05394042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demarthe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05168347v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934719v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934742v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318014v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479729v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145039v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jacquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449945v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sciuto" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sutter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rovazzani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2204/1/012037" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440179v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348336v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481859v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143912v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883796v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448758v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867125v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867128v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770067v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565717v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554574v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309758v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208265v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448662v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211429v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692226v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879565v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109232v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879549v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815599v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455603v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533407v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109247v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109244v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108527v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109255v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109251v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109254v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108525v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505275v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519761v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barruol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277037v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281257v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883730v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867558v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565733v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223227v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978315v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867626v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouabdallah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867621v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echntenacher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867568v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867599v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109248v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dellong" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523113v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523118v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521825v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523114v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521820v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867586v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Junca" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pousthomis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934873v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436701v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692207v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504300v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521814v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/andreas-hartmann-virnich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0268-9510" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057196478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000109820302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934659v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Donab&#233;dian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.131697" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873714v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Meyer-Fernandez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nouzeran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis-Dalle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dubois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03585735v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ambrosi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103372" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6993" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03439542v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Markiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02868822v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447966v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02881702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.25244" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02156409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983640v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02050426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769963v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7365" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384252v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384247v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yhann Delpey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Balossino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309762v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309757v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.7997" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ingrand-Varenne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savva Mikheev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692272v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448421v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692259v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109205v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109231v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9700" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Buffat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Legrand-Garnotel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Masbernat-Buffat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109202v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Crespin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Vacheyroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9694" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955018v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Diouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Parisot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hermitte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10300" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109218v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383898v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bailet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Marchand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.AT.1.103110" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/beo.818" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815607v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815603v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Boto-Varela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nussbaum" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Tallon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815623v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817261v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109246v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867530v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634643v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Garnotel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497850v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108523v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504813v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519946v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634647v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504442v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504447v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Esquieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Costantini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollins Guild" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2007.1489" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504434v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504477v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vingtain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504463v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03634661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hartmann- Virnich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864371v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Tardieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01561224v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505525v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bertrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc-Bijon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dureuil-Bourachau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Golvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://leseditionsmarioncharlet.fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144041v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bailly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis &#201;douard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sumera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599295v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dufoix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Sabeg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rigaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384660v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503538v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Timbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870036v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495191v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870096v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870175v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968146v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Husson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Barrier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634574v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05492370v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nouveautes-editeurs.bnf.fr/accueil?id_declaration=10000001229797&amp;amp;titre_livre=L%27abbaye_de_Saint-Roman_de_l%27Aiguille_%C3%A0_Beaucaire" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609394v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05609395v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934679v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05317448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Baillieul" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449024v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/arthistoricum.885.c11510" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Valette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549687v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588891v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448971v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436637v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448766v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04845463v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455587v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04085356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864304v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19642" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02862800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.6990" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983387v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Seguin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01817807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661613v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661612v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661610v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533399v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503553344-1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263963v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Codou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379898v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sanchez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309635v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Th&#233;venon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309629v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385471v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309624v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309630v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309634v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Heijmans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771788v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.31376" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385147v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108508v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109229v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miljenko Jurkovi&#263;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815597v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815594v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109253v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aznar-Pribetich" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505294v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00497641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hernandez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691929v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691905v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692299v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle D&#233;mians d'Archimbaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fixot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081430v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Salvetat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870189v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870203v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03686504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borderie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870324v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1767" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870332v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1770" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02870358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1769" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03691879v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.1768" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05394042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demarthe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05168347v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934719v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934742v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318014v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05491803v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04479729v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145039v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549946v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jacquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449945v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Sciuto" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raneri" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Sutter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Rovazzani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2204/1/012037" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440179v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02447972v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02348336v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02481859v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143912v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883796v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448758v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867125v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867128v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770067v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565717v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554574v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309758v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448662v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208265v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211429v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692226v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108518v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hernandez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879565v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109232v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879549v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00879590v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00815599v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455603v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533407v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109247v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109244v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108527v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109255v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109251v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109254v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01108525v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505275v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richart&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519761v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Barruol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyonnet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00506382v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00277037v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Drap" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gaillard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281257v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883730v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867558v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565733v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Volpe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223227v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075566v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978315v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867626v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Claude" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouabdallah" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867621v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echntenacher" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109216v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867568v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867599v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109248v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dellong" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523113v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523118v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521825v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523114v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521820v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521815v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867586v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Junca" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pousthomis" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521819v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04934873v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03436701v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692207v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00504300v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521814v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>